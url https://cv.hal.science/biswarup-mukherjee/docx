--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version [OpenIPSL 2.0.0] - [iTesla Power Systems Library (iPSL): A Modelica library for phasor time-domain simulations]</w:t>
+                <w:t xml:space="preserve">Optimized Planning of Chargers for Electric Vehicles in Distribution Grids Including PV Self‐consumption and Cooperative Vehicle Owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo de Castro Fernandes</w:t>
+                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Winkler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2022.101277⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/enc2.12080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890441v1</w:t>
+                <w:t xml:space="preserve">hal-03998742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Planning of Chargers for Electric Vehicles in Distribution Grids Including PV Self‐consumption and Cooperative Vehicle Owners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Version [OpenIPSL 2.0.0] - [iTesla Power Systems Library (iPSL): A Modelica library for phasor time-domain simulations]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Castro Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
+                <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio A. Dorado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/enc2.12080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2022.101277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998742v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Planning of Single-Port and Multi-Port Charging Stations for Electric Vehicles in Medium Voltage Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -512,77 +512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PMU-Based Control Scheme for Islanded Operation and Re-synchronization of DER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Castro Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -642,338 +642,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Local Energy Market Clearing Framework Using a Two-Loop ADMM Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VAE-GAN Based Price Manipulation in Coordinated Local Energy Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gokul Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milad Kabirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Lakshminarayana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 PowerTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, North York, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm65349.2025.11204578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083844v1</w:t>
+                <w:t xml:space="preserve">hal-05593139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAE-GAN Based Price Manipulation in Coordinated Local Energy Markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Distributed Local Energy Market Clearing Framework Using a Two-Loop ADMM Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Kabirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gokul Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milad Kabirifar</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Konstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Lakshminarayana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Kiel (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593139v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling the Charge of Electric Vehicles Including Reactive Power Support: Application to a Medium-Voltage Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET, Sep 2021, Geneva, Switzerland. pp.1534-1538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,77 +1007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging, Vehicle-to-Grid, and Reactive Power Support from Electric Vehicles in Distribution Grids: A Performance Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2021, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1102,64 +1102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Charging Demand of Electric Vehicles on Distribution Grids: a Comparison Between Autonomous and Non-Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zechun Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1206,64 +1206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Re-synchronization Controller Analysis within a Multi-Domain Gas Turbine and Power System Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Vanfretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kannan M Moudgalya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Optimization Framework for Validating Electric Vehicle Charging Infrastructure under Grid Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1449,64 +1449,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning of EV Charging Infrastructure in Distribution Grids: a Comparison of Options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Mines ParisTech - PSL University. 2022, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1528,77 +1528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging of Electric Vehicles: an Autonomous Driving Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charitha Buddhika Heendeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,51 +1661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization methods for scheduling the charge of electric vehicles and planning their charging infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPSLM021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1822,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A41D2E1"/>
+    <w:nsid w:val="6C5D7F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2053,51 +2053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biswarup-mukherjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7553-4339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYD-9649-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Castro Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Winkler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Laera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Dorado-Rojas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Kabirifar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokul Krishnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan M Moudgalya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSCPES.2019.8738797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04771178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/biswarup-mukherjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7553-4339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYD-9649-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Castro Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Winkler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Laera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Dorado-Rojas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101277" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokul Krishnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Kabirifar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm65349.2025.11204578" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan M Moudgalya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSCPES.2019.8738797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04771178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>