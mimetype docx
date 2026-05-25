--- v0 (2026-04-02)
+++ v1 (2026-05-25)
@@ -593,295 +593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Time-domain Electromagnetic Method: Research Trends and Applications</w:t>
+                <w:t xml:space="preserve">Seismic Interferometry: Research Trends and Technological Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Seok Joung</w:t>
+                <w:t xml:space="preserve">Inseok Joung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Oh Cho</w:t>
+                <w:t xml:space="preserve">Ahyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soocheol Jeong</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Soo Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Korean Society of Mineral and Energy Resources Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 59 (4), pp.364-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32390/ksmer.2022.59.4.364⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.205 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32390/ksmer.2022.59.2.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372457v1</w:t>
+                <w:t xml:space="preserve">hal-04372500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Interferometry: Research Trends and Technological Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Time-domain Electromagnetic Method: Research Trends and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahyun Cho</w:t>
+                <w:t xml:space="preserve">In Seok Joung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Jang</w:t>
+                <w:t xml:space="preserve">Sung Oh Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juyeon Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Soo Cho</w:t>
+                <w:t xml:space="preserve">Soocheol Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Korean Society of Mineral and Energy Resources Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 59 (2), pp.205 - 217. </w:t>
+              <w:t xml:space="preserve">, 2022, 59 (4), pp.364-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32390/ksmer.2022.59.2.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32390/ksmer.2022.59.4.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372500v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability Analysis on Estimation of Spectral Induced Polarization Parameters Based on Multi-objective Optimization</w:t>
               </w:r>
@@ -976,202 +976,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3d deep mineral imaging: CSEM, ERT, and IP strategies for depths beyond 1 km</w:t>
+                <w:t xml:space="preserve">Nodal-Based 3D Induced Polarization: A Comprehensive Workflow for Advanced Mineral Deposit Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jochen Kamm</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience Conference &amp; Exhibition (EAGE Near Surface) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">8th International Induced Polarization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnique Montreal, May 2026, St-Alexis-des-Monts, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186376v1</w:t>
+                <w:t xml:space="preserve">hal-05579254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward 3D Deep Mineral Imaging: CSEM, ERT, and IP Strategies for Depths Beyond 1 Km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1220,572 +1220,697 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG 2025: 6th Conference on Geophysics for Mineral Exploration and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202520140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Induced Polarization signals from deep seated magma chamber -preliminary results from a pilot survey in Finland</w:t>
+                <w:t xml:space="preserve">Toward 3d deep mineral imaging: CSEM, ERT, and IP strategies for depths beyond 1 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Védrine</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience Conference &amp; Exhibition (EAGE Near Surface) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402703v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Of Time-Domain Induced-Polarization Decay Curve Using Second-Order Differentiation</w:t>
+                <w:t xml:space="preserve">Ground electrical and electromagnetic methods for deep mineral exploration – results from the seems deep project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.J. Nam</w:t>
+                <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG 2024 5th Conference on Geophysics for Mineral Exploration and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Near Surface Geoscience Conference &amp; Exhibition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Helsinki (FI), Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692134v1</w:t>
+                <w:t xml:space="preserve">hal-04646992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground electrical and electromagnetic methods for deep mineral exploration – results from the seems deep project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Darnet</w:t>
+                <w:t xml:space="preserve">Inversion Of Time-Domain Induced-Polarization Decay Curve Using Second-Order Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience Conference &amp; Exhibition 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG 2024 5th Conference on Geophysics for Mineral Exploration and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202420049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646992v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the imaging of deep land ore deposits with ERT-IP methodfirst results from a demonstration survey in Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitnarae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers; CPGF-Horizon, Mar 2024, Poitiers, France. pp.03002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202450403002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Induced Polarization signals from deep seated magma chamber -preliminary results from a pilot survey in Finland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bitnarae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1932,51 +2057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05481366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitnarae Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;drine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf460" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huieun Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Nam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2024.3509985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Ahyun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Seo Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bitnarae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Jeong-Sul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Myung Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2023.60.5.377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04891537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Jeong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkweon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Seok Joung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Oh Cho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soocheol Jeong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2022.59.4.364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inseok Joung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyun Cho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Jang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Soo Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2022.59.2.205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Ju Yeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Baehyun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7582/GGE.2022.25.3.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202520140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04402703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Nam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vedrine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450403002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05481366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitnarae Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;drine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf460" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huieun Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Nam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2024.3509985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04371374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Ahyun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Seo Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bitnarae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Jeong-Sul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Myung Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2023.60.5.377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04891537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyeon Jeong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkweon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inseok Joung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyun Cho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Jang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Soo Cho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2022.59.2.205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Seok Joung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Oh Cho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soocheol Jeong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32390/ksmer.2022.59.4.364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Ju Yeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Baehyun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7582/GGE.2022.25.3.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202520140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Nam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vedrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450403002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04402703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>