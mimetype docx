--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -66,77 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;sauvages&amp;quot; des Lumières, II. Enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025/1 (45), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05219582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Sauvages' des Lumières : enjeux anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Oliveira Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024/2 (44), pp.176, 2024, Lumières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04988061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « sauvages » des Lumières, II. Enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -155,1864 +377,1642 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (45), pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lumi.045.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05181051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [au dossier : &amp;quot;Les « sauvages » des Lumières : enjeux anthropologiques&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Oliveira Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Oliveira Moreira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (44), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.044.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’acte par lequel un peuple est un peuple” : l’énigme du démos. Hobbes, Locke, Rousseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daohong Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de Philosophie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.328</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«… Et nous reparlerons. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Hommage à Gilles Gourbin, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Hommage à Gilles Gourbin, 21</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le “Législateur” selon Rousseau : le Prince à l’envers ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dossier Des miroirs aux Princes aux Princes dans le miroir, C. Marshall et V. Ménès-Rédorat (dir.), 53, pp.155-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le “Législateur” selon Rousseau : le Prince à l’envers ? »</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rejet du principe de représentation et l’impératif participatif. Fondements théoriques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trópicos tristes, tristes tropismos das democracias. Nota sobre a eleição de Jair Bolsonaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.132-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit, les droits : enjeux et problèmes du rapport à la norme juridique d’un philosophe de l’émancipation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier « Foucault et le droit », C. M. Herrera et F. B. Sene (dir.), 79, pp.137-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cidades sem cidadãos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista CULT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2018, pp.73-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Que fait-on quand on fait la guerre ? La guerre au prisme de la pensée politique de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shiso [思想, La Pensée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1109, pp.34-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Paradox of ‘Just War’ in Rousseau’s Theory of Interstate Relations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109:2, pp.314-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Da che cosa ci protegge lo Stato ? Stato di guerra e Stato di diritto in Hobbes e Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia del pensiero politico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.89-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau : une économie politique républicaine ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.117-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Das gemeinsamme Interesse und Jedermanns Interesse: der Ort individuellen Glücks in Rousseaus politischem Denken »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Recht und Ethik / Annual Review of Law and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nation, la patrie, le pays. La question de l’appartenance politique chez Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.267-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sens du travail dans les théories pédagogiques de Locke et de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.101-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion d’exécution chez Rousseau. Psychopathologie du corps politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier Des miroirs aux Princes aux Princes dans le miroir, C. Marshall et V. Ménès-Rédorat (dir.), 53, pp.155-174</w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.275-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175, pp.31-42</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Esthétique du signe pur. Adorno, Merleau-Ponty et l’art comme réinvention infinie du réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danish Yearbook of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.132-148</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une robinsonnade paradoxale : les leçons d’économie de l’Émile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72-1, pp.75-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dossier « Foucault et le droit », C. M. Herrera et F. B. Sene (dir.), 79, pp.137-147</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Les Douceurs d’un commerce indépendant” : Rousseau ou le libéralisme retourné contre lui-même »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2018, pp.73-89</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux limites de l’étatique : la condition politique du peuple juif selon Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Cité biblique. Une lecture politique de la Bible, 40, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1109, pp.34-55</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violence sociale et violence étatique : sur la notion de destruction dans la pensée politique de Hobbes et de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études J.-J. Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.217-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109:2, pp.314-325</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« J.-J. Rousseau et la question d’une science politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792633v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">halshs-04988061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2819,173 +2819,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’usage de la fiction anecdotique dans la constitution du mythe du self made man »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Chappé et P. Crétois (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme présupposé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.45-58, 2014, 978-2-85399-919-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Intérêt individuel, intérêt privé, intérêt commun. Les complications de la notion d’intérêt particulier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bachofen, B. Bernardi, A. Charrak et F. Guénard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.393-411, 2014, Philosophie de Rousseau, 978-2-8124-21367-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794607v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03793729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Origine et fondements de la guerre dans la théorie politique de J.-J. Rousseau »</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bachofen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.045.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.044.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2138-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olivo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bachofen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira Moreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.045.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.044.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Xiong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2138-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olivo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>