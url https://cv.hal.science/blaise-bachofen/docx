--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -66,77 +66,1779 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « sauvages » des Lumières, II. Enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (45), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.045.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05181051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [au dossier : &amp;quot;Les « sauvages » des Lumières : enjeux anthropologiques&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Oliveira Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (44), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.044.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’acte par lequel un peuple est un peuple” : l’énigme du démos. Hobbes, Locke, Rousseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daohong Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de Philosophie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«… Et nous reparlerons. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Hommage à Gilles Gourbin, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le “Législateur” selon Rousseau : le Prince à l’envers ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dossier Des miroirs aux Princes aux Princes dans le miroir, C. Marshall et V. Ménès-Rédorat (dir.), 53, pp.155-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rejet du principe de représentation et l’impératif participatif. Fondements théoriques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trópicos tristes, tristes tropismos das democracias. Nota sobre a eleição de Jair Bolsonaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.132-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit, les droits : enjeux et problèmes du rapport à la norme juridique d’un philosophe de l’émancipation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier « Foucault et le droit », C. M. Herrera et F. B. Sene (dir.), 79, pp.137-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Que fait-on quand on fait la guerre ? La guerre au prisme de la pensée politique de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shiso [思想, La Pensée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1109, pp.34-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cidades sem cidadãos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista CULT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2018, pp.73-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Paradox of ‘Just War’ in Rousseau’s Theory of Interstate Relations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109:2, pp.314-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau : une économie politique républicaine ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.117-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Da che cosa ci protegge lo Stato ? Stato di guerra e Stato di diritto in Hobbes e Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia del pensiero politico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.89-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nation, la patrie, le pays. La question de l’appartenance politique chez Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.267-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sens du travail dans les théories pédagogiques de Locke et de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.101-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Das gemeinsamme Interesse und Jedermanns Interesse: der Ort individuellen Glücks in Rousseaus politischem Denken »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Recht und Ethik / Annual Review of Law and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Esthétique du signe pur. Adorno, Merleau-Ponty et l’art comme réinvention infinie du réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danish Yearbook of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion d’exécution chez Rousseau. Psychopathologie du corps politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.275-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une robinsonnade paradoxale : les leçons d’économie de l’Émile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72-1, pp.75-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Les Douceurs d’un commerce indépendant” : Rousseau ou le libéralisme retourné contre lui-même »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux limites de l’étatique : la condition politique du peuple juif selon Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Cité biblique. Une lecture politique de la Bible, 40, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violence sociale et violence étatique : sur la notion de destruction dans la pensée politique de Hobbes et de Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études J.-J. Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.217-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« J.-J. Rousseau et la question d’une science politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.115-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;sauvages&amp;quot; des Lumières, II. Enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -165,1854 +1867,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025/1 (45), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05219582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'Sauvages' des Lumières : enjeux anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Oliveira Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024/2 (44), pp.176, 2024, Lumières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04988061v1</w:t>
-              </w:r>
-[...1700 lines deleted...]
-                <w:t xml:space="preserve">hal-03792633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2170,1625 +2170,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O Selvagem, os selvagens : teoria das sociedades iniciadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os Selvagens de Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Phi, pp. 31-50, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« O selvagem, os selvagens: teoria das sociedades iniciadas » [« Le sauvage, les sauvages : théorie des sociétés commencées »]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lins, M. Meira do Nascimento et L. Moreira, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os Selvagens de Rousseau [Les sauvages de Rousseau]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Phi e Fundação Fausto Castilho, pp.31-50, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editora Phi, pp. 31-50, 2021</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau : l’imperfection politique de la “véritable” religion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Klein, Ph. Martin, S. Roman (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-290, 2020, 978-2-503-56874-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.285-290, 2020, 978-2-503-56874-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire de l’histoire de la philosophie, est-ce vraiment philosopher ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Jaquet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de l’histoire de la philosophie ou les présents du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.123-137, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.123-137, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External relations, international relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rousseauian Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 496-507, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« External Relations, International Relations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Grace and Chr. Kelly (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rousseauian Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.496-507, 2019, 9781138205314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La notion de bien commun peut-elle se traduire de façon concrète dans le champ de l’économie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bellet et Ph. Solal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie, républicanisme et république</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.113-133, 2019, 978-2-406-09058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp. 496-507, 2019</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Der erste Naturzustand als wahrer Naturzustand. Die Tragweite einer anthropologischen Untersuchung »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Rohbeck et L. Steinbrügge (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die beiden Diskurse zur Zivilisationskritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie Verlag, pp.103-125, 2015, 978-3-11-037522-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Akademie Verlag, pp.103-125, 2015, 978-3-11-037522-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intérêt individuel, intérêt privé, intérêt commun. Les complications de la notion d’intérêt particulier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bachofen, B. Bernardi, A. Charrak et F. Guénard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie de Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.393-411, 2014, Philosophie de Rousseau, 978-2-8124-21367-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’usage de la fiction anecdotique dans la constitution du mythe du self made man »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Chappé et P. Crétois (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme présupposé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.45-58, 2014, 978-2-85399-919-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rousseau, une théorie politique de la guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Fumio, M. Nobutaka et K. Yoshie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau le moderne ? – Retour de Rousseau, retour à Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fûkôsha éd., pp.273-287, 2014, 978-4-86258-082-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.45-58, 2014, 978-2-85399-919-9</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Origine et fondements de la guerre dans la théorie politique de J.-J. Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Bras, F. Frosini et V. Morfino (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre et la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Temps des Cerises, pp.41-54, 2014, 9782370710215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Intérêt individuel, intérêt privé, intérêt commun. Les complications de la notion d’intérêt particulier »</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Relations » : introduction à la IIIe partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bachofen, B. Bernardi, A. Charrak et F. Guénard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.393-411, 2014, Philosophie de Rousseau, 978-2-8124-21367-2</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.339-348, 2014, 978-2-8124-2136-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Temps des Cerises, pp.41-54, 2014, 9782370710215</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une anthropologie du “moi relatif” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Manent et C. Habib (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'homme. Treize études sur Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.25-41, 2013, 978-2-8124-1202-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.339-348, 2014, 978-2-8124-2136-5</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique rousseauiste de l’homme abstrait »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Meynard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rousseau des Français et le Rousseau des Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shangwu Yinshuguan éd., pp.221-244, 2013, 978-7-100-0952-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.25-41, 2013, 978-2-8124-1202-8</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’institution du peuple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bachofen, B. Bernardi et G. Olivo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Contract social ou Essai sur la Forme de la République (« Manuscrit de Genève »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.219-230, 2012, « Textes et commentaires », 978-2-7116-2430-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Shangwu Yinshuguan éd., pp.221-244, 2013, 978-7-100-0952-6</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Man of Business, the Craftsman and the Citizen. The Social Destination of Humanity in the Anthropological Theories of Locke and Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Kemp and A. Sørensen (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Lit Verlag, pp.26-39, 2012, 978-3-643-90253-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.219-230, 2012, « Textes et commentaires », 978-2-7116-2430-0</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logische Genesen, geschichtliche Anfänge, Begründung im Recht: Figuren des Ursprung und der Grundlegung bei Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Delhom und A. Hirsch (Hrsg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseaus Ursprungserzählungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Fink, pp.19-36, 2012, 978-3-7705-5266-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La notion de pluralité chez Arendt (ou commencer préserver la démocratie d’une fausse alternative) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bachofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. M. Herrera et S. Pinon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie, entre multiplication des droits et contre-pouvoirs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.11-24, 2012, 978-2-84174-578-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2, Lit Verlag, pp.26-39, 2012, 978-3-643-90253-5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Why Rousseau Mistrusts Revolutions. A paradoxical Conservatism »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. R. Lauritsen and M. Thorup (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau and Revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Continuum, 2011, 978-1-4411-2897-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wilhelm Fink, pp.19-36, 2012, 978-3-7705-5266-5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Louis de Bonald, la “société” contre le “peuple” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Vargas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la puissance du peuple, vol. IV, Conservateurs et réactionnaires. Le peuple mis à mal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Temps des Cerises, pp.105-116, 2011, 978-2841098248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Temps des Cerises, pp.105-116, 2011, 978-2841098248</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Lettre à d’Alembert, principes du droit poétique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bachofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bachofen et B. Bernardi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau, politique et esthétique. Sur la “Lettre à d’Alembert”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, pp.71-92, 2011, 9782847883060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796018v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03794729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La religion civile selon Rousseau : une théologie politique négative »</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bachofen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira Moreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.045.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.044.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Xiong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2138-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olivo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bachofen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.045.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.044.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04806920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2138-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olivo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>