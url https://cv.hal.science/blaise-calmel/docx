--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -675,97 +675,97 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
+                <w:t xml:space="preserve">River suspended-sand flux computation with uncertainty estimation, using water samples and high-resolution ADCP measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Marggraf</w:t>
+                <w:t xml:space="preserve">Jessica Laible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -784,625 +784,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04831461v1</w:t>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-03791204v1</w:t>
+                <w:t xml:space="preserve">hal-04756973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River suspended-sand flux computation with uncertainty estimation, using water samples and high-resolution ADCP measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marggraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1243-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-1243-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of an Uncertainty Propagation Method for Moving‐Boat Acoustic Doppler Current Profiler Discharge Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.e2021WR031878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR031878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSSEC Rhône : outil opérationnel de suivi des étiages en temps réel sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delamarre Pobanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Laible</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04756973v1</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2058428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1729,51 +1729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0592CE9D"/>
+    <w:nsid w:val="FC3BCB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1960,51 +1960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blaise-calmel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1182-8284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Despax" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Mueller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delamarre Pobanz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2058428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03576724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blaise-calmel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1182-8284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517662v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Despax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Mueller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031878" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delamarre Pobanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2058428" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03576724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>