--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -1498,278 +1498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic identification of the plasma equilibrium operating space in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joffrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holger Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1242-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882296v1</w:t>
+                <w:t xml:space="preserve">hal-02395044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification of the plasma equilibrium operating space in tokamaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Nardon</w:t>
+                <w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abduallev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abhangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Heumann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.1242-1245. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395044v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma boundary reconstruction in ISTTOK using magnetic diagnostic data</w:t>
               </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM coupling methods for Tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 343, pp.201 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Free-Boundary Equilibrium of Toroidal Plasma with CEDRES++: Computational Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,307 +3435,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative signal processing and data analysis methods on JET for control in the perspective of next-step devices</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of graphene in Corbino membrane geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Murari</w:t>
+                <w:t xml:space="preserve">Clément Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vega</w:t>
+                <w:t xml:space="preserve">Milan Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mazon</w:t>
+                <w:t xml:space="preserve">Marek Potemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Ratta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Svensson</w:t>
+                <w:t xml:space="preserve">R. R. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/5/055005⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn9016229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872276v1</w:t>
+                <w:t xml:space="preserve">hal-00482921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of graphene in Corbino membrane geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative signal processing and data analysis methods on JET for control in the perspective of next-step devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Faugeras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+                <w:t xml:space="preserve">Didier Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Orlita</w:t>
+                <w:t xml:space="preserve">G.A. Ratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Potemski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. R. Nair</w:t>
+                <w:t xml:space="preserve">J. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/5/055005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn9016229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
               </w:r>
@@ -3840,489 +3840,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fish population movements: from an individual-based representation to an advection-diffusion equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 2: Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 247, pp.837-848</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (4), pp.500-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496618v1</w:t>
+                <w:t xml:space="preserve">hal-01186905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 2: Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling fish population movements: from an individual-based representation to an advection-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 74 (4), pp.500-514</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 247, pp.837-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186905v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advection-diffusion-reaction size-structured fish population dynamics model combined with a statistical parameter estimation procedure: Application to the Indian Ocean skipjack tuna fishery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FASST : a fully age-size and space-time structured statistical model for the assessment of tuna populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (4), pp.719-741</w:t>
+              <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas Collective Volume of Scientific Papers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496619v1</w:t>
+                <w:t xml:space="preserve">hal-03423129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-region nonlinear age–size structured fish population model</w:t>
+                <w:t xml:space="preserve">An advection-diffusion-reaction size-structured fish population dynamics model combined with a statistical parameter estimation procedure: Application to the Indian Ocean skipjack tuna fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (3), pp.447-460</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (4), pp.719-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496233v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASST : a fully age-size and space-time structured statistical model for the assessment of tuna populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-region nonlinear age–size structured fish population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas Collective Volume of Scientific Papers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.447-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423129v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5720,277 +5720,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
+                <w:t xml:space="preserve">Progress in the ITER Integrated Modelling Programme and the use and validation of IMAS within the ITER Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Luisa Falchetto</w:t>
+                <w:t xml:space="preserve">S D Pinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus I. Airila</w:t>
+                <w:t xml:space="preserve">R J Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alberto Morillas</w:t>
+                <w:t xml:space="preserve">R Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Andersson Sundén</w:t>
+                <w:t xml:space="preserve">T Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aniel</w:t>
+                <w:t xml:space="preserve">I Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656559v1</w:t>
+                <w:t xml:space="preserve">hal-03420702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the ITER Integrated Modelling Programme and the use and validation of IMAS within the ITER Members</w:t>
+                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S D Pinches</w:t>
+                <w:t xml:space="preserve">Gloria Luisa Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R J Akers</w:t>
+                <w:t xml:space="preserve">Markus I. Airila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Andre</w:t>
+                <w:t xml:space="preserve">A. Alberto Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Aniel</w:t>
+                <w:t xml:space="preserve">E. Andersson Sundén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Thierry Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420702v1</w:t>
+                <w:t xml:space="preserve">hal-01656559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control methods for the optimization of plasma scenarios in a tokamak</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IFIP TC7 2015 - 27th Conference on System Modeling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6619,103 +6619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Information Processing Methods for Control in Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Ratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA Technical Meeting on Control, Data Acquisition, and Remote Participation for Fusion Research No7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, AIX EN PROVENCE, France. pp.372</w:t>
@@ -6744,51 +6744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time identification of the current density profile in the JET Tokamak: method and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,51 +7715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM coupling methods for tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9016, INRIA Sophia Antipolis - Méditerranée; CASTOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8497,51 +8497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393963v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerboua-Benlarbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Song" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac09fc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Felici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Alvise Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Manduchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elarif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110388" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsitto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab411a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/09/c09019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aad751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Luyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spuig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Appel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Faugeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havlicek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.06.132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Dueri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Nair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9016229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrepo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530504000382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coelho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carpanese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dixon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02554975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Artaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ancher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Falchetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Eester" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwingmann W." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccarthy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Zwingmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Giovanozzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mc Carthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Pinches" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Akers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bandyopadhyay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Appel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Artaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geynet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734719v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Thierry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423158v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393963v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerboua-Benlarbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Song" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac09fc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Felici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Alvise Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Manduchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elarif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110388" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsitto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab411a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/09/c09019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aad751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Luyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spuig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Appel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Faugeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havlicek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.06.132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Dueri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Nair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9016229" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrepo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530504000382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coelho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carpanese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dixon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02554975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Artaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ancher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Falchetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Eester" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwingmann W." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccarthy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Zwingmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Giovanozzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mc Carthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Pinches" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Akers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bandyopadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Appel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Artaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geynet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734719v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Thierry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423158v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>