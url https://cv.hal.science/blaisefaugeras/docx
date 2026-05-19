--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -100,408 +100,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t>
+                <w:t xml:space="preserve">Development of a flight simulator for the WEST plasma and control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémy Nouailletas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">Jean-François Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.115299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.115299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703358v2</w:t>
+                <w:t xml:space="preserve">hal-05286961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of tokamak plasma equilibrium evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulbe</w:t>
+                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Artaud</w:t>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Nouailletas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 529, pp.113849. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589897v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a flight simulator for the WEST plasma and control system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of tokamak plasma equilibrium evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.115299. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.113849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.115299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286961v1</w:t>
+                <w:t xml:space="preserve">hal-04589897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic control of WEST plasmas through deep reinforcement learning</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kerboua-Benlarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,77 +621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokamak free-boundary plasma equilibrium computations in presence of non-linear materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,51 +725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First equilibrium reconstruction for ITER with the code NICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,399 +823,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma initiation and preliminary magnetic control in the HL-2M tokamak</w:t>
+                <w:t xml:space="preserve">Tokamak free-boundary plasma equilibrium computation using finite elements of class C0 and C1 within a mortar element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianming Song</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Elarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac09fc⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 439, pp.110388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421929v1</w:t>
+                <w:t xml:space="preserve">hal-02955007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the RAPTOR suite of codes towards real-time reconstruction of JET discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Alvise Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Manduchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.112431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokamak free-boundary plasma equilibrium computation using finite elements of class C0 and C1 within a mortar element approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma initiation and preliminary magnetic control in the HL-2M tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianming Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Elarif</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 439, pp.110388. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (8), pp.086010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac09fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955007v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the physics studies for the JT-60SA tokamak exploitation and research plan</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the numerical methods for tokamak plasma equilibrium computation implemented in the NICE code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.112020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of the electron temperature profile from polarimetry Stokes vector measurements in Tokamak free-boundary equilibrium reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Orsitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,442 +1498,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification of the plasma equilibrium operating space in tokamaks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma boundary reconstruction in ISTTOK using magnetic diagnostic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Heumann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rafael Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (09), pp.C09019-C09019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/14/09/c09019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395044v1</w:t>
+                <w:t xml:space="preserve">hal-02395050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Abhangi</w:t>
+                <w:t xml:space="preserve">Automatic identification of the plasma equilibrium operating space in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abreu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holger Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1242-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882296v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma boundary reconstruction in ISTTOK using magnetic diagnostic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Santos</w:t>
+                <w:t xml:space="preserve">S. Abduallev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Coelho</w:t>
+                <w:t xml:space="preserve">M. Abhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+                <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Fernandes</w:t>
+                <w:t xml:space="preserve">V. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (09), pp.C09019-C09019. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/14/09/c09019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395050v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium reconstruction at JET using Stokes model for polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Orsitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2114,77 +2114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a coupled partial and ordinary differential equations system for the assimilation of polarimetry Stokes vector measurements in tokamak free-boundary equilibrium reconstruction with application to ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,64 +2231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM coupling methods for Tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 343, pp.201 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,51 +2322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokamak plasma boundary reconstruction using toroidal harmonics and an optimal control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69 (2), pp.495-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,90 +2525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Free-Boundary Equilibrium of Toroidal Plasma with CEDRES++: Computational Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria L. Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce D. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,103 +2793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D interpolation and extrapolation of discrete magnetic measurements with toroidal harmonics for equilibrium reconstruction in a Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.114010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 231, pp.960-980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3009,51 +3009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of an energy error functional to solve a Cauchy problem arising in plasma physics: the reconstruction of the magnetic flux in the vacuum surrounding the plasma in a Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the skipjack tuna dynamics in the Indian Ocean with APECOSM-E: Part 1. Model formulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,51 +3234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the skipjack tuna dynamics in the Indian Ocean with APECOSM-E: Part 2. Parameter estimation and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hertout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blum Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,350 +3435,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of graphene in Corbino membrane geometry</w:t>
+                <w:t xml:space="preserve">Innovative signal processing and data analysis methods on JET for control in the perspective of next-step devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Faugeras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+                <w:t xml:space="preserve">A. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Orlita</w:t>
+                <w:t xml:space="preserve">J. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Potemski</w:t>
+                <w:t xml:space="preserve">Didier Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. R. Nair</w:t>
+                <w:t xml:space="preserve">G.A. Ratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn9016229⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482921v1</w:t>
+                <w:t xml:space="preserve">hal-00872276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative signal processing and data analysis methods on JET for control in the perspective of next-step devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of graphene in Corbino membrane geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mazon</w:t>
+                <w:t xml:space="preserve">Clément Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Ratta</w:t>
+                <w:t xml:space="preserve">Milan Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Svensson</w:t>
+                <w:t xml:space="preserve">Marek Potemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/50/5/055005⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn9016229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872276v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fish population movements: from an individual-based representation to an advection-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4043,316 +4043,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASST : a fully age-size and space-time structured statistical model for the assessment of tuna populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An advection-diffusion-reaction size-structured fish population dynamics model combined with a statistical parameter estimation procedure: Application to the Indian Ocean skipjack tuna fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas Collective Volume of Scientific Papers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (4), pp.719-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423129v1</w:t>
+                <w:t xml:space="preserve">hal-00496619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advection-diffusion-reaction size-structured fish population dynamics model combined with a statistical parameter estimation procedure: Application to the Indian Ocean skipjack tuna fishery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multi-region nonlinear age–size structured fish population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (4), pp.719-741</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.447-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496619v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-region nonlinear age–size structured fish population model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">FASST : a fully age-size and space-time structured statistical model for the assessment of tuna populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (3), pp.447-460</w:t>
+              <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas Collective Volume of Scientific Papers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496233v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONAL ASYMPTOTIC DERIVATION OF AN ELASTIC MODEL ARISING FROM THE PROBLEM OF 3D AUTOMATIC SEGMENTATION OF CARDIAC IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,51 +4516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness of a coupled one-dimensional biological-physical model for the upper ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (13), pp.1157-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biogeochemical fluxes be recovered from nitrate and chlorophyll data? A case study assimilating data in the Northwestern Mediterranean Sea at the JGOFS-DYFAMED station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,51 +5152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwingmann W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giovannozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Côte d'Azur Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5359,77 +5359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium reconstruction analysis of TCV tokamak plasmas in the EU- IM platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Zwingmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmondo Giovanozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,64 +5484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated equilibrium reconstruction and MHD stability analysis of tokamak plasmas in the EU-IM platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmondo Giovanozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,64 +5635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5720,277 +5720,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the ITER Integrated Modelling Programme and the use and validation of IMAS within the ITER Members</w:t>
+                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S D Pinches</w:t>
+                <w:t xml:space="preserve">Gloria Luisa Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R J Akers</w:t>
+                <w:t xml:space="preserve">Markus I. Airila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Andre</w:t>
+                <w:t xml:space="preserve">A. Alberto Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Aniel</w:t>
+                <w:t xml:space="preserve">E. Andersson Sundén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Thierry Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420702v1</w:t>
+                <w:t xml:space="preserve">hal-01656559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion Integrated Modelling (EU-IM) capabilities and selected physics applications</w:t>
+                <w:t xml:space="preserve">Progress in the ITER Integrated Modelling Programme and the use and validation of IMAS within the ITER Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Luisa Falchetto</w:t>
+                <w:t xml:space="preserve">S D Pinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus I. Airila</w:t>
+                <w:t xml:space="preserve">R J Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alberto Morillas</w:t>
+                <w:t xml:space="preserve">R Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Andersson Sundén</w:t>
+                <w:t xml:space="preserve">T Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aniel</w:t>
+                <w:t xml:space="preserve">I Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 - 26th IAEA Fusion Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656559v1</w:t>
+                <w:t xml:space="preserve">hal-03420702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control methods for the optimization of plasma scenarios in a tokamak</w:t>
               </w:r>
@@ -6002,64 +6002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IFIP TC7 2015 - 27th Conference on System Modeling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. C. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havlicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6235,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Fusion Data Processing, Validation and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Analysis for the Material Sciences with a special hommage to Michael Vogelius on the occasion of his 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EQUILIBRIUM RECONSTRUCTION FROM DISCRETE MAGNETIC MEASUREMENTS IN A TOKAMAK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,103 +6619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Information Processing Methods for Control in Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Ratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA Technical Meeting on Control, Data Acquisition, and Remote Participation for Fusion Research No7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, AIX EN PROVENCE, France. pp.372</w:t>
@@ -6744,90 +6744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time identification of the current density profile in the JET Tokamak: method and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma position control and current profile reconstruction for tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saint Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,51 +7029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burning Plasma Diagnostics: An International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Varenna, Italy. p 420-429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPE 2008: 6th Int. Conf. on Inverse Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dourdan, France. p 12-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7269,64 +7269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7496,484 +7496,617 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Physics to Control Through an Emergent View</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.327, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A PDE-constrained inverse method for reconstructing the poloidal flux outside a fixed-boundary tokamak equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Stojcheski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the numerical methods for tokamak plasma equilibrium computation implemented in the NICE code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9347, INRIA Sophia Antipolis - Méditerranée. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734719v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium reconstruction at JET using Stokes model for polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Orsitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9153, INRIA Sophia Antipolis - Méditerranée. 2018, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM coupling methods for tokamak plasma axisymmetric free-boundary equilibrium computations in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Heumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9016, INRIA Sophia Antipolis - Méditerranée; CASTOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokamak-generic equilibrium identification and profile reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Imbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniel Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEA IRFM. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFUSE INTERFACE FORMULATIONS FOR REGION BASED ACTIVE CONTOUR IMAGE SEGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S, Université Côte d'Azur. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7983,100 +8116,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation variationnelle de données dans un modèle couplé océan-biogéochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8086,91 +8219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, simulation numérique et problèmes inverses. Contributions en physique des plasmas de Tokamak, en écologie marine et autres travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université de Nice Sophia-Antipolis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01227694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8180,177 +8313,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma physics and control studies planned in JT-60SA for ITER and DEMO operations and risk mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Giruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ayllon-Guerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64 (5), pp.054004, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6587/ac57a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8497,51 +8630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393963v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerboua-Benlarbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Song" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac09fc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Felici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Alvise Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Manduchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elarif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110388" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsitto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab411a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/09/c09019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aad751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Luyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spuig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Appel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Faugeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havlicek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.06.132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Dueri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Nair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9016229" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrepo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530504000382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coelho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carpanese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dixon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02554975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Artaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ancher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Falchetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Eester" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwingmann W." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccarthy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Zwingmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Giovanozzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mc Carthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Pinches" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Akers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bandyopadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Appel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Artaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geynet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734719v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Thierry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423158v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589897v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393963v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerboua-Benlarbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423469v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boulbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02265-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590775v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/c02024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elarif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Felici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Alvise Ferron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Manduchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Song" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac09fc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Giruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Yoshida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab4771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsitto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab411a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/09/c09019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Heumann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aad751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Luyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spuig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442462v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Appel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Faugeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havlicek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.06.132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Selig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377814001251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Falchetto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Scott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Figini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/4/043018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862399v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419608v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481257v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Dueri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blum Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ratta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Svensson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/5/055005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-15BCMM77-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Nair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn9016229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrepo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530504000382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Coelho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carpanese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dixon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02554975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Artaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ancher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Falchetto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D van Eester" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coelho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwingmann W." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giovannozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccarthy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Zwingmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Giovanozzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mc Carthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Luisa Falchetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus I. Airila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberto Morillas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson Sund&#233;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Pinches" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Akers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bandyopadhyay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Appel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Artaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boboc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399695" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fleury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geynet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614983v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Stojcheski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734719v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108403v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Thierry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yoshida" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giruzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aiba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ayllon-Guerola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac57a0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>