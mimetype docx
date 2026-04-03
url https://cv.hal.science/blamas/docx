--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,11966 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11915 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno LAMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Enteroid-Derived Monolayers from Murine Gut Organoids for Toxicological Testing of Inorganic Particles: Proof-of-Concept with Food-Grade Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.2635. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25052635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Chronic Oral Exposure to the Food Additive Silicon Dioxide on Oral Tolerance Induction and Food Sensitivities in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP12758.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysregulation along the gut microbiota-immune system axis after oral exposure to titanium dioxide nanoparticles: A possible environmental factor promoting obesity-related metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121795. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-day Oral Exposure to Food-grade Gold at Relevant Human Doses Impacts the Gut Microbiota and the Local Immune System in a Sex-dependent Manner in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food additive titanium dioxide hinders intestinal production of TGF-β and IL-10 in mice, and long-term exposure in adults or from perinatal life blocks oral tolerance to ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113974. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2023.113974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions du dioxyde de titane alimentaire avec l’axe microbiote-système immunitaire : un nouvel acteur dans le développement de désordres métaboliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBEMIRISK‐Knowledge platform for assessing the risk of bisphenols on gut microbiota and its role in obesogenic phenotype: looking for biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2022.en-7313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Risk of Dietary Hazardous Substances and Impact on Human Microbiota: Possible Role in Several Dysbiosis Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els van Pamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangesh Bhide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.669480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of foodborne inorganic nanoparticles on the gut microbiota- immune axis: potential consequences for host health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00349-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l’alimentation - Interactions avec le microbiote intestinal, impacts sur la fonction barrière de l’intestin et devenir systémique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/AIH06G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent en santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism : dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp. 243-247. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to commercial copper-based nanopesticide reshapes chironomid-associated microbiota and alters host life history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S109, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-TERM DIETARY EXPOSURE TO THE FOOD ADDITIVE TITANIUM DIOXIDE TRIGGERS AND PROMOTES INTESTINAL AND METABOLIC DISORDERS IN A SEX- AND MICROBIOTA-DEPENDENT MANNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to polyethylene microplastics of adult male mice fed a normal or western style diet : impact on gut and gut liver axis homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaufrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition à l’additif alimentaire E171 (TiO2) depuis la vie in utero induit une dysbiose intestinale et des désordres métaboliques chez l’adulte qui sont aggravés sous régime riche en gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIC ORAL EXPOSURE TO THE FOOD-GRADE SILICON DIOXIDE BLOCKS ORAL TOLERANCE INDUCTION IN MICE AND WORSENS FOOD SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets du dioxyde de titane de qualité alimentaire et à fraction nanoparticulaire sur un modèle d’organoïde intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice exposed to food-grade TiO 2 from in utero life to adulthood show sex-specific gut microbiota and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 61st annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets du dioxyde de titane de qualité alimentaire et à fraction nanoparticulaire sur un modèle d’organoïde intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition orale chronique à l’additif alimentaire E551 (dioxyde de silice) bloque l’induction de la tolérance orale chez la souris et prédispose au développement de la maladie cœliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l'alimentation - interactions avec l'axe microbiote-intestin et conséquences potentielles pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition chronique aux additifs alimentaires E171 et E551 bloque l’induction de la tolérance orale et induit une intolérance alimentaire chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorial Connection FEED&amp;FOOD : Impacts de l'alimentation dans la modulation de l'immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l'alimentation - interactions avec le microbiote intestinal, impacts sur la fonction barrière de l'intestin et conséquences potentielles pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Biotrace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl Hydrocarbon Receptor (AhR) ligands production by the gut microbiota is decrease in celiac disease leading to intestinal inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti level in the human placenta and meconium and evidence of a materno- foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent pour l‘Homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème école clinique SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de (nano)particules sur le microbiote intestinal : risques à évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MibioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 participe à la recuperation de la colite en favorisant la production des ligands AhR par le microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GETAID-REMIND CHIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The copper-based nanopesticide Kocide 3000® worsens development of colitis in mice as a function of sex, and disrupts the intestinal barrier function in an enteroid-derived epithelial cell monolayer model from mouse gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teraihere You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th congress of the European Society of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo exposure to the food-grade silicon dioxide hinders intestinal T cell proliferation and reduces IL-10 and TGF-β production by T regulatory anddendritic cells, two keys players of oral tolerance induction to food antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 63rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIC EXPOSURE TO FOOD-GRADE SILICON DIOXIDE FROM IN UTERO LIFE UNTIL ADULTHOOD INDUCED SEX-DEPENDENT ALTERATIONS OF THE MICROBIOTA-GUT-IMMUNE SYSTEM AXIS WITH DEVELOPMENT OF METABOLIC DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to food-grade silicon dioxide from in utero life until adulthood led to sex-specific alterations of the microbiota-gut-immunesystem axis with development of metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 63rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids, a reliable alternative model for studying the effects of foodborne nanoparticles in the gut: the titanium dioxide as proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 62nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-days oral exposure to the food-grade silicon dioxide blocks oral tolerance induction in the gut and exacerbates gluten immunopathology in amouse model of celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 62nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating intestinal effects of food-grade titanium dioxide using a murine gut organoid model as alternative to in vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to the food additive silicon dioxide (E551) at a human-relevant dose blocks induction of oral tolerance to dietary antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 61 st annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic oral exposure to food-grade gold (E175) at relevant human doses impacts the gut microbiota and the intestinal immune system in a sex-dependent manner in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice exposed to food-grade titanium dioxide from in utero life to adulthood show sex-specific gut microbiota and metabolic disorders which are aggravated under Western-diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition à l’additif alimentaire E171 (TiO2) depuis la vie in utero induit une dysbiose intestinale et des désordres métaboliques chez l’adulte qui sont aggravés sous régime riche en gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition orale chronique à l'additif alimentaire E551 (dioxyde de silice) bloque l'induction de la tolérance orale et prédispose à l'intolérance alimentaire chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic oral exposure to the food additive silicon dioxide (E551) induces food intolerance in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. Elsevier Ireland Ltd, 314, supplement S, pp.2, 2019, Toxicology - Science Providing Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction du Dioxyde de Titane (E171) comme additif alimentaire : un appui aux politiques publiques de réglementation de l'usage des nanomatériaux dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'activité fonctionnelle et métabolique des cellules NK en situation de stress nutritionnels : approche expérimentale in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF1PP02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12100,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dages" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774915v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teraihere You" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dupont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656739v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775518v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Martins Breyner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939214v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leitao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733886v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353523v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF1PP02" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dages" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659159v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teraihere You" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dupont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Martins Breyner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939214v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leitao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733886v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353523v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF1PP02" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>