--- v1 (2026-04-03)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno LAMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Enteroid-Derived Monolayers from Murine Gut Organoids for Toxicological Testing of Inorganic Particles: Proof-of-Concept with Food-Grade Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.2635. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25052635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Chronic Oral Exposure to the Food Additive Silicon Dioxide on Oral Tolerance Induction and Food Sensitivities in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP12758.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysregulation along the gut microbiota-immune system axis after oral exposure to titanium dioxide nanoparticles: A possible environmental factor promoting obesity-related metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121795. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-day Oral Exposure to Food-grade Gold at Relevant Human Doses Impacts the Gut Microbiota and the Local Immune System in a Sex-dependent Manner in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food additive titanium dioxide hinders intestinal production of TGF-β and IL-10 in mice, and long-term exposure in adults or from perinatal life blocks oral tolerance to ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113974. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2023.113974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions du dioxyde de titane alimentaire avec l’axe microbiote-système immunitaire : un nouvel acteur dans le développement de désordres métaboliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBEMIRISK‐Knowledge platform for assessing the risk of bisphenols on gut microbiota and its role in obesogenic phenotype: looking for biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2022.en-7313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Risk of Dietary Hazardous Substances and Impact on Human Microbiota: Possible Role in Several Dysbiosis Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els van Pamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangesh Bhide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.669480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of foodborne inorganic nanoparticles on the gut microbiota- immune axis: potential consequences for host health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00349-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l’alimentation - Interactions avec le microbiote intestinal, impacts sur la fonction barrière de l’intestin et devenir systémique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/AIH06G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent en santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism : dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp. 243-247. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to commercial copper-based nanopesticide reshapes chironomid-associated microbiota and alters host life history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S109, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-TERM DIETARY EXPOSURE TO THE FOOD ADDITIVE TITANIUM DIOXIDE TRIGGERS AND PROMOTES INTESTINAL AND METABOLIC DISORDERS IN A SEX- AND MICROBIOTA-DEPENDENT MANNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to polyethylene microplastics of adult male mice fed a normal or western style diet : impact on gut and gut liver axis homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaufrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition à l’additif alimentaire E171 (TiO2) depuis la vie in utero induit une dysbiose intestinale et des désordres métaboliques chez l’adulte qui sont aggravés sous régime riche en gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIC ORAL EXPOSURE TO THE FOOD-GRADE SILICON DIOXIDE BLOCKS ORAL TOLERANCE INDUCTION IN MICE AND WORSENS FOOD SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets du dioxyde de titane de qualité alimentaire et à fraction nanoparticulaire sur un modèle d’organoïde intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice exposed to food-grade TiO 2 from in utero life to adulthood show sex-specific gut microbiota and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 61st annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets du dioxyde de titane de qualité alimentaire et à fraction nanoparticulaire sur un modèle d’organoïde intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition orale chronique à l’additif alimentaire E551 (dioxyde de silice) bloque l’induction de la tolérance orale chez la souris et prédispose au développement de la maladie cœliaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l'alimentation - interactions avec l'axe microbiote-intestin et conséquences potentielles pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition chronique aux additifs alimentaires E171 et E551 bloque l’induction de la tolérance orale et induit une intolérance alimentaire chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorial Connection FEED&amp;FOOD : Impacts de l'alimentation dans la modulation de l'immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l'alimentation - interactions avec le microbiote intestinal, impacts sur la fonction barrière de l'intestin et conséquences potentielles pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Biotrace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl Hydrocarbon Receptor (AhR) ligands production by the gut microbiota is decrease in celiac disease leading to intestinal inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti level in the human placenta and meconium and evidence of a materno- foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent pour l‘Homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème école clinique SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de (nano)particules sur le microbiote intestinal : risques à évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MibioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 participe à la recuperation de la colite en favorisant la production des ligands AhR par le microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GETAID-REMIND CHIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The copper-based nanopesticide Kocide 3000® worsens development of colitis in mice as a function of sex, and disrupts the intestinal barrier function in an enteroid-derived epithelial cell monolayer model from mouse gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teraihere You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th congress of the European Society of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo exposure to the food-grade silicon dioxide hinders intestinal T cell proliferation and reduces IL-10 and TGF-β production by T regulatory anddendritic cells, two keys players of oral tolerance induction to food antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 63rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIC EXPOSURE TO FOOD-GRADE SILICON DIOXIDE FROM IN UTERO LIFE UNTIL ADULTHOOD INDUCED SEX-DEPENDENT ALTERATIONS OF THE MICROBIOTA-GUT-IMMUNE SYSTEM AXIS WITH DEVELOPMENT OF METABOLIC DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to food-grade silicon dioxide from in utero life until adulthood led to sex-specific alterations of the microbiota-gut-immunesystem axis with development of metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 63rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids, a reliable alternative model for studying the effects of foodborne nanoparticles in the gut: the titanium dioxide as proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 62nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-days oral exposure to the food-grade silicon dioxide blocks oral tolerance induction in the gut and exacerbates gluten immunopathology in amouse model of celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 62nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating intestinal effects of food-grade titanium dioxide using a murine gut organoid model as alternative to in vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to the food additive silicon dioxide (E551) at a human-relevant dose blocks induction of oral tolerance to dietary antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology 61 st annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic oral exposure to food-grade gold (E175) at relevant human doses impacts the gut microbiota and the intestinal immune system in a sex-dependent manner in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice exposed to food-grade titanium dioxide from in utero life to adulthood show sex-specific gut microbiota and metabolic disorders which are aggravated under Western-diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition à l’additif alimentaire E171 (TiO2) depuis la vie in utero induit une dysbiose intestinale et des désordres métaboliques chez l’adulte qui sont aggravés sous régime riche en gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition orale chronique à l'additif alimentaire E551 (dioxyde de silice) bloque l'induction de la tolérance orale et prédispose à l'intolérance alimentaire chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Parera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic oral exposure to the food additive silicon dioxide (E551) induces food intolerance in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. Elsevier Ireland Ltd, 314, supplement S, pp.2, 2019, Toxicology - Science Providing Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction du Dioxyde de Titane (E171) comme additif alimentaire : un appui aux politiques publiques de réglementation de l'usage des nanomatériaux dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'activité fonctionnelle et métabolique des cellules NK en situation de stress nutritionnels : approche expérimentale in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012CLF1PP02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno LAMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to polyethylene microplastics exacerbates the effects of a Western-style diet on the digestive tract of adult male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaufrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (20), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-026-00176-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Enteroid-Derived Monolayers from Murine Gut Organoids for Toxicological Testing of Inorganic Particles: Proof-of-Concept with Food-Grade Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.2635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25052635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Chronic Oral Exposure to the Food Additive Silicon Dioxide on Oral Tolerance Induction and Food Sensitivities in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP12758.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysregulation along the gut microbiota-immune system axis after oral exposure to titanium dioxide nanoparticles: A possible environmental factor promoting obesity-related metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121795. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-day Oral Exposure to Food-grade Gold at Relevant Human Doses Impacts the Gut Microbiota and the Local Immune System in a Sex-dependent Manner in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food additive titanium dioxide hinders intestinal production of TGF-β and IL-10 in mice, and long-term exposure in adults or from perinatal life blocks oral tolerance to ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113974. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2023.113974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions du dioxyde de titane alimentaire avec l’axe microbiote-système immunitaire : un nouvel acteur dans le développement de désordres métaboliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBEMIRISK‐Knowledge platform for assessing the risk of bisphenols on gut microbiota and its role in obesogenic phenotype: looking for biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2022.en-7313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Risk of Dietary Hazardous Substances and Impact on Human Microbiota: Possible Role in Several Dysbiosis Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els van Pamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangesh Bhide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.669480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of foodborne inorganic nanoparticles on the gut microbiota- immune axis: potential consequences for host health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00349-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l’alimentation - Interactions avec le microbiote intestinal, impacts sur la fonction barrière de l’intestin et devenir systémique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/AIH06G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent en santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dages" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659159v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teraihere You" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dupont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Martins Breyner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939214v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leitao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733886v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353523v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF1PP02" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-026-00176-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>