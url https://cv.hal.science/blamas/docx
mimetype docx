--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno LAMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to polyethylene microplastics exacerbates the effects of a Western-style diet on the digestive tract of adult male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaufrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (20), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-026-00176-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Enteroid-Derived Monolayers from Murine Gut Organoids for Toxicological Testing of Inorganic Particles: Proof-of-Concept with Food-Grade Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.2635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25052635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Chronic Oral Exposure to the Food Additive Silicon Dioxide on Oral Tolerance Induction and Food Sensitivities in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP12758.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysregulation along the gut microbiota-immune system axis after oral exposure to titanium dioxide nanoparticles: A possible environmental factor promoting obesity-related metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121795. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-day Oral Exposure to Food-grade Gold at Relevant Human Doses Impacts the Gut Microbiota and the Local Immune System in a Sex-dependent Manner in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food additive titanium dioxide hinders intestinal production of TGF-β and IL-10 in mice, and long-term exposure in adults or from perinatal life blocks oral tolerance to ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113974. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2023.113974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions du dioxyde de titane alimentaire avec l’axe microbiote-système immunitaire : un nouvel acteur dans le développement de désordres métaboliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBEMIRISK‐Knowledge platform for assessing the risk of bisphenols on gut microbiota and its role in obesogenic phenotype: looking for biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2022.en-7313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Risk of Dietary Hazardous Substances and Impact on Human Microbiota: Possible Role in Several Dysbiosis Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els van Pamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangesh Bhide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.669480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of foodborne inorganic nanoparticles on the gut microbiota- immune axis: potential consequences for host health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00349-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l’alimentation - Interactions avec le microbiote intestinal, impacts sur la fonction barrière de l’intestin et devenir systémique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/AIH06G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent en santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno LAMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to polyethylene microplastics exacerbates the effects of a Western-style diet on the digestive tract of adult male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaufrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (20), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-026-00176-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Enteroid-Derived Monolayers from Murine Gut Organoids for Toxicological Testing of Inorganic Particles: Proof-of-Concept with Food-Grade Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.2635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25052635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Chronic Oral Exposure to the Food Additive Silicon Dioxide on Oral Tolerance Induction and Food Sensitivities in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Malaisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wulczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP12758.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysregulation along the gut microbiota-immune system axis after oral exposure to titanium dioxide nanoparticles: A possible environmental factor promoting obesity-related metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121795. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-day Oral Exposure to Food-grade Gold at Relevant Human Doses Impacts the Gut Microbiota and the Local Immune System in a Sex-dependent Manner in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food additive titanium dioxide hinders intestinal production of TGF-β and IL-10 in mice, and long-term exposure in adults or from perinatal life blocks oral tolerance to ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113974. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2023.113974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions du dioxyde de titane alimentaire avec l’axe microbiote-système immunitaire : un nouvel acteur dans le développement de désordres métaboliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauris Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Skerniskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBEMIRISK‐Knowledge platform for assessing the risk of bisphenols on gut microbiota and its role in obesogenic phenotype: looking for biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2022.en-7313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Risk of Dietary Hazardous Substances and Impact on Human Microbiota: Possible Role in Several Dysbiosis Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els van Pamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangesh Bhide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.669480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of foodborne inorganic nanoparticles on the gut microbiota- immune axis: potential consequences for host health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-020-00349-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor ligand production by the gut microbiota: a new therapeutic target in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Galipeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Constante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clarizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (566), pp.eaba0624. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aba0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans l’alimentation - Interactions avec le microbiote intestinal, impacts sur la fonction barrière de l’intestin et devenir systémique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/AIH06G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor and intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp. 1024-1038. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-018-0019-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sovran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolene Straube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et alimentation : un risque émergent en santé humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Houdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (10), pp.314195. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase recruitment domain 9, microbiota, and tryptophan metabolism: dangerous liaisons in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.243-247. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARD9 et colite : un pont entre dysbiose et immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms linked to inflammatory bowel disease-associated dysbiosis differentially impact host physiology in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.460-477. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Metghalchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabassome Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Dysbiosis in Mucosa-associated Microbiota of Crohn’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin: A potent regulator of natural killer cell activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Fungal Microbiota: The Yin and Yang of Inflammatory Bowel Disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Edgar Hull Day, May 11, 1973.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, pp.1066-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-026-00176-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-026-00176-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Casale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25052635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04656130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wulczynski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP12758." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774131v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00539-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2023.113974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2022.en-7313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Pamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangesh Bhide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.669480" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00349-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez-Galan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Constante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clarizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aba0624" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/AIH06G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0019-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Hoffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01300475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv209" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2014.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000261" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>