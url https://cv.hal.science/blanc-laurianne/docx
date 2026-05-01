--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -4873,51 +4873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E13E23D2"/>
+    <w:nsid w:val="205D0336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>