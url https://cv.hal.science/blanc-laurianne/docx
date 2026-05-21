--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,4818 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4767 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blanc-laurianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0558-715X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156965313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5MeCrBYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM simulation on elastic parameters of porous silicon with different pore shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.238-243. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of Surface Acoustic Wave Device: Towards Sensor Sensitivity Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (12), pp.970 - 976. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2017.3906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitive mesoporous TiO2-coated Love wave device for heavy metal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moroté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grauby-Heywang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of the Shear Modulus Variations of Mesoporous Sensitive Films During Vapor Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1442-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured TiO2 and SiO2 as high specific surface area coatings for vapour Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2011.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based Surface Acoustic Wave Sensors for High Temperature Chemical Detection in Harsh Environment: Design of the Transducers and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie douce route to novel acoustic waveguides based on biphenylene-bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vellutini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël A. Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.14581-14586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11866H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous coated films on Love wave acoustic devices for gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.984-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of mesoporous thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore de silicium poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et étude expérimentale des déformations longitudinale et transversale de piézocéramiques soumises à une contrainte mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Coating for Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.344-347, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/4.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love wave device for real-time monitoring of pollutant degradation through photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.927-929, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P1.2.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous TiO2 Sensitive Films for Love Wave Humidity Detection: Origins of Stress Release Induced by Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/2.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Sensitivity of Love Wave Delay-Lines for Heavy Metal Detection through the Deposition of a Mesoporous TiO2 Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Microelectronics Technology and Devices (SBMicro 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, João Pessoa, Brazil. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured porous TiO2 and SiO2 thin films as high specific surface area coatings for high sensitivity VOC Love wave (guided SH-SAW) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High Temperature Langasite Acoustic Platform for Harsh Environment Chemical Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased sensitivity of Love wave delay-lines for polyelectrolyte multilayers through the deposition of a mesoporous TiO2 coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tarbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2I'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme à Ondes de Love (Guided SH-SAW) à Couche Sensible Mésoporeuse pour la Détection de Composés Chimiques à l'Etat de Vapeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW characterization of elasticity variations of mesoporous TiO2 Sensitive Films during Humidity Sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Déjous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.2136-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided SH-SAW toluene sensors with mesoporous silica sensitive coatings: Increased sensitivity through mesostructuration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa HI, United States. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile mesoporous sensitive films for Love wave devices: gas and humidity detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.QB17W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as versatile sensitive matrices on Love wave devices for fast sub-ppm vapor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Solid-State Sensors, Actuators and microsystems (TRANSDUCERS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Denver CO, United States. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous thin films as multipurpose sensitive layer for love wave devices: Applications to volatile organic compounds detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">215th Meeting of the ElectroChemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Francisco CA, United States. pp.1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young's modulus characterisation of mesoporous titania films using Love wave sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Roma, Italy. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langasite based surface acoustic wave sensors for high temperature chemical detection in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts par capillarité de films mésoporeux sur dispositifs à ondes acoustiques : application à la détection de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Wave Characterization of Mesoporous Titania Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rebière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-H. Thomas and N. Yaakoubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sensors and Processing Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2014, 9781848216266. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119050612.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tortissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation d'oxyde de titane mésoporeux par ondes de Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du capteur au diagnostic, Lavoisier, pp.27-44, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Tetelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pistré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de l'élasticité de films minces par propagation d'ondes de Love: Application aux capteurs à ondes acoustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - Les ondes en instrumentation (1-2), Lavoisier, pp.37-57, 2009, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.9.1-2.37-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et modélisation de plateformes à ondes acoustiques de surface guidées : caractérisation des propriétés mécaniques de films minces mésoporeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00668870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4873,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="205D0336"/>
+    <w:nsid w:val="0EC14D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5104,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blanc-laurianne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-715X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156965313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.12.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tortissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l A. Ramin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11866H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/4.2.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/2.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tortissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne D&#233;jous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.9.1-2.37-57" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blanc-laurianne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-715X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156965313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5MeCrBYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.12.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tortissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mass&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l A. Ramin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fournel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11866H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/4.2.3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P1.2.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/2.4.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tortissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne D&#233;jous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.9.1-2.37-57" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>