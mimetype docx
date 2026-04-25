--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -126,2493 +126,2791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur le colloque interdisciplinaire : Théorie(s) et interaction(s) des Justices à l’aune des défis environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fontenelle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 34 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Osmose de l’eau : le sel de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, Doss. 10, p. 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement citoyen : levier de territorialisation juste de la transition énergétique ? Étude d’une dynamique d’autoconsommation collective à Rennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Collin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ljm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spread of the &amp;quot;prosumer&amp;quot; in European and French law: the structuring of energy communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEE Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04575058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point d'étape pour le cadre juridique des communautés d’énergie : contrôle effectif, autonomie, proximité et droits du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Collin Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconsommation collective d’électricité et justice énergétique : des usagers vulnérabilisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.2099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gadbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs. Dossier &amp;quot;Numérique et environnement : quelle conciliation par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lormeteau Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04538479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité : retour sur la période 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet paysage dans la loi APER : panorama d'une approche pointilliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.1156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconsommation collective en électricité et communautés énergétique, l’énergie comme un « commun » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (2), pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03666637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gadbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 655, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 655</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gadbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.115</w:t>
+              <w:t xml:space="preserve">, 2022, 655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau dans le contentieux climatique - Des réponses temporelles et plurielles à l'urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, Actes du colloque annuel 2020 de la SFDE, HS21, pp.257-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of local energy markets integration in power systems layer: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktorija Dudjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Alskaif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafi Khadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Pena-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 301, pp.117434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117434⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03677235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice énergétique et inégalités : introduction à la vulnérabilité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance bénévole : imbroglio entre responsabilité contractuelle et délictuelle&amp;quot;, note sous Civ.1er, 5 mai 2021, n° 19-20. 579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°25, p.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assureurs face au changement climatique. Eclairages internationaux.&amp;quot; in Le droit international à l'épreuve du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international d'Assas / Assas International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, p.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Urgence sanitaire, urgence écologique : les temps du droit, le droit du temps à venir »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une transition énergétique en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première prise de position de la CJUE sur la notion de réseau fermé de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03676910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autoconsommation collective en électricité face au droit des colonnes montantes d’électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018, 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice énergétique et inégalités : introduction à la vulnérabilité énergétique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration législative du préjudice écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisation de l’aléa climatique au prisme de la force majeure – une relecture du contentieux Xynthia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux fermés de distribution d'électricité, une nouvelle dynamique territoriale de la gestion de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les émissions de gaz à effet de serre dans le mécanisme de compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017, 42 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...262 lines deleted...]
-                <w:t xml:space="preserve">L’autoconsommation collective en électricité face au droit des colonnes montantes d’électricité</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordonnance “autoconsommation” : premier pas vers une décentralisation du système énergétique national en faveur de la lutte contre le dérèglement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 269</w:t>
+              <w:t xml:space="preserve">, 2016, 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consécration législative du préjudice écologique</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validation par le Conseil constitutionnel de la méthode de transition comme principe directeur de l'action publique dans le champ de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approfondissement de la définition des biens de retour révélant l'importance de l'intention des parties à l'aune des aléas technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la protection du domaine public : existence d’une convention d’occupation et droits procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret du 8 janvier 2015 relatif à la géothermie : une étape déterminante pour l’essor de la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">L’ordonnance “autoconsommation” : premier pas vers une décentralisation du système énergétique national en faveur de la lutte contre le dérèglement climatique</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03557398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction programmée du recours aux produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 249</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,2766 +2920,2891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice procédurale et effectivité des objectifs climatiques et énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effectivité des objectifs climatiques et énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lamoureux; Ève TRUILHÉ; Marie-Laure LAMBERT; Patricia BENEZECH-SARRON, Jan 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice énergétique : quand le droit est créateur d’inégalité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarité et inégalités énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Héloïse Nez (LIED, Université Paris Cité); Adèle Sébert (CRIEG, REGARDS, Université de Reims Champagne-Ardenne), Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05551192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Quels modes d’action et quelle place de l’environnement dans la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée étude Énergie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Forget, Université Savoie Mont Blanc, EDYTEM UMR 5204; Xavier Arnauld de Sartre, Directeur de recherche CNRS, UMR TREE, Jun 2025, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05099018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergies renouvelables au service de la transition énergétique : questions techniques, économiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergies renouvelables au service de la transition énergétique : questions techniques, économiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau EDEN.i - Économie &amp; Droit de l’Énergie dans un contexte industriel., Oct 2025, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désalinisation et osmose de l’eau : l’énergie comme (re)source en eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance de l'eau face au défi du changement climatique : entre conflits d'usages et transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Reneau; Philippe Coleman, Nov 2024, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les S3REnR : creuset d’appréhension des limites de territorialisation de la planification énergétique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance de la figure de l’Etat planificateur en France. Savoirs, acteurs, processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François-Matthieu Poupeau; Charlotte Marcilliere; Hugo Cordier, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit de l'autoconsommation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Flex-Médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flex-Médiation, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports comme acteurs de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience des ports de commerce face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Sud; Lab-LEX UR 7480, Feb 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’autoconsommation collective d’électricité en France. Emergence d’une innovation contrariée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energie et transformations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Energie Technologie et Société d’EDF R&amp;D, May 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.10411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy communities in French law - The regulated recognition of territorial energy sociosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen energy in times of transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Endrius Cocciolo, Universitat Rovira i Virgili; Susana Galera Rodrigo, Universidad Rey Juan Carlos, May 2025, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice procédurale dans l'élaboration de la politique énergétique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et politique énergétique française à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association du Master Droit des Transitions énergétiques et environnementales; UPPA - UMR TREE 6031, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations en clair-obscur : les flexibilités électriques entre équilibrage national et contraintes locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Energie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Martin d'Hères/Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur les enjeux et les apports de la Justice énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Justice Énergétique, un concept fédérateur dans la lutte contre le changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanche Lormeteau; Louis de Fontenelle; Raphaël Heffron, Apr 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04540279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service public face au commun : proposition pour une révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de l'IODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés d’énergie : facteurs et modes d’engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés d'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autoconsommation collective d’électricité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « Énergie en commun » 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME; PUCA, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04099249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration anticipée d'un régime juridique tourné vers la satisfaction d'une filière hydrogène &amp;quot;miraculeuse&amp;quot; : point d'étape et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sséminaire Changement Climatique: Sciences, Sociétés, Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAK (EHESS-CNRS); ENS (CERES), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l’autoconsommation collective d’électricité en France : modèles et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinées de la Transition Énergétique dans un contexte industriel. Communautés d’énergie : questions d’économie et de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDEN.i, Jun 2023, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04148409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contentieux climatiques, marqueurs de réponses temporelles et plurielles à l'urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire disciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Drouiller, Jan 2023, Pau (Université de Pau), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de la table ronde consacrée à l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands contentieux environnementaux en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les PPA, nouveaux outils pour un nouveau modèle de système énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Transition Énergétique et Société 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04099230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau ronde n° 2 : Produire ou consommer de l’énergie décarbonée : les moyens donnés aux collectivités sont-ils à la hauteur des enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergies renouvelables. De l’accélération à la programmation, quels horizons ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNCCR, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'énergie au défi du risque de sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Union Européenne face à la sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, étudiants du Master Droit de l'environnement et de l'Association Nantaise des Juristes en Droit de l'Environnement (ANJDE), Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04099234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'énergie comme un commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fontenelle (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de symposiums autour des réseaux d'énergie comme un commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanche Lormeteau; Louis de Fontenelle; Comité d'histoire de l'électricité et de l'énergie de la Fondation groupe EDF, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogène et systèmes électrique décarboné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinées de la Transition Énergétique dans un contexte industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montbéliard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et Environnement : quelle conciliation par le droit?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils du droit de l’urbanisme permettant le développement du recours aux énergies renouvelables et de récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immobilier durable - Quelle soutenabilité, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur les risques contentieux climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques climatiques à l’épreuve du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03768087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoconsommation collective en électricité : un levier d'appropriation citoyenne de l'énergie territoriale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'international au local : articulations et contradictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Turgis; Claire Visier, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03845871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconsommation collective et territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransitionS Seminar Series -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Managing &amp; Assessing Transition Innovation Network; Heloise Berkowitz; Mathias Guerineau, Dec 2022, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03864886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la sécurité d'approvisionnement énergétique dans l'UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03768089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vulnérabilité énergétique et Justice énergétique : l’énergie comme un « commun »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) commun(s) en droit de l’environnement : droit des communs, droit commun et droit hors du commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque national de la SFDE, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice climatique, justice énergétique et transition : propos autour de la vulnérabilité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croissance, développement et inégalités. Un développement de plus en plus inégal ? : XXXVIèmes Journées du développement de l'Association Tiers-Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue entre innovation et droit, l’exemple de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et dialogue interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR ClimaLex - « Climat et Normes : regards interdisciplinaires », Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Electricity Grids and Ecological Networks: How Suitable are Agricultural Areas for the Development of Agrivoltaics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrivoltaics World Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Freiburg (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TASE'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5391,2881 +5814,2950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 606 p., 2024, Précis Domat, 9782275130675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoconsommation collective d'électricité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Brisepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Economie et gestion, 9782385424084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04296185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoconsommation collective d'électricité en France : Émergence d'une innovation contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 322 p, 2023, Economie Et Gestion, 9782385424408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Risques climatiques à l'épreuve du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Torre-Schaub, Anne Stevignon, Blanche Lormeteau (dir.). Mare &amp; Martin, Collection de l'ISJPS, 2023, 978-2-84934-731-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">, 322 p, 2023, Economie Et Gestion, 9782385424408</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire Juridique du Changement Climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 2022, Collection de l'ISJPS, 978-2-84934-624-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le question climatique est-elle contraignante? Regards croisés à l'occasion du 5e anniversaire de l'Accord de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, pp.Dossier, 2021, Revue Environnement Energie Infrastuctures n° 3, Mars 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abandon du projet d'aéroport de Notre-Dame-des-Landes: quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Lang, Agathe and Lormeteau, Blanche. Presses universitaires de Rennes, 2021, 978-2-7535-8157-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement et du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, 69, 2022, Collection de l'ISJPS, 978-2-84934-624-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat droit public, 978-2-275-07906-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 340 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13jal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...246 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las comunidades energéticas en el derecho francés: reconocimiento regulado de los sociosistemas energéticos territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Endrius Cocciolo (dir.); Susana Galera Rodrigo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El nuevo modelo energético descentralizado y de proximidad. Las comunidades energéticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Tirant Lo Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.729, 2025, 9788410953598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur, objet de droit(s). La qualification juridique de la chaleur, source d'une approche exergétique de la politique énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782385426972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de la sécurité énergétique : de la souveraineté à la sobriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Frayssinet; E. Naim-Gesbert; M. Verel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD-LGDJ, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et Energie : écrire le destin énergétique des territoires à l’heure de l’urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alain Collot; Eric Naim-Gesbert,; Clémentine Bories. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage en droit : vers un droit au paysage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2025, 2386000214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet du bailleur social Pas-de-Calais habitat à Saint-Martin-Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’AUTOCONSOMMATION COLLECTIVE D’ÉLECTRICITÉ EN FRANCE. Émergence d’une innovation contrariée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de chaleur et de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis de Fontenelle; Claudie Boiteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lamy Transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMY, 2024, 978-2-38536-133-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04676627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche systémique au soutien de l’effectivité d’une mobilité solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis de Fontenelle; Sébastien Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2024, 9782711038336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de chaleur et de froid : service public cardinal de la sécurité d’approvisionnement énergétique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Le Baut-Ferrarese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit de la sécurité d'approvisionnement énergétique dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, 2024, 9782802775416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre l’auto consommateur au centre du projet ACCE : la maîtrise de l’énergie comme projet sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autoconsommation collective d’électricité en France : émergence et déploiement d’une innovation contrariée (2015-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une responsabilité du fait de l’aggravation des préjudices environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Cafarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03711384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité des déchets nucléaires issus des essais nucléaires : un grand flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Poirat; Gregoire Calley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique contemporain du fait nucléaire en Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.389-390, 2022, 9782849346242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory framework of collective self-consumption operations: comparative study France, Spain, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.110-125, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003257547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.487-488, 2022, 9782849346242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The voluntary initiatives, “positive energy territory” and “positive energy territory for green growth”, first steps toward decentralization of the French energy system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magali Dreyfus, Aki Suwa. Local Energy Governance. Opportunities and Challenges for Renewable and Decentralised Energy in France and Japan, Routledge, 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux nationaux de la planification climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Torre-Schaub (dir), Blanche Lormeteau (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques du contentieux climatique : Usages et mobilisations du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-849345238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile au secours des victimes du changement climatique ? Réflexions autour de l'affaire RWE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in Les dynamiques du contentieux climatique : usages et mobilisation du droit, Marta Torre-Schaub (dir.) en collaboration avec Blanche Lormeteau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 60, Mare&amp;Martin, p. 329-349, 2021, 978-2-84934-523-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circularité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Boul et Rémi Radiguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du droit des déchets au droit de l'économie circulaire Regards sur la loi du 10 février 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139, Institut Francophone pour la Justice et la Démocratie, 2021, Colloques &amp; Essais, 978-2-37032-310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue innovation et droit : l'exemple de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Torre-Schaub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et changement climatique : comment répondre à l’urgence climatique ? Regards croisés à l’interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2020, 978-2-84934-473-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture énergétique du droit international du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Torre-Schaub; Sabine Lavorel; Marianne Moliner-Dubost; Christel Cournil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2018, 978-2-84934-352-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03707146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence énergétique et réseaux de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Nadaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence énergétique - Quels regards des sciences sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, 2018, Les cahiers du Crideau, 978-2-84287-775-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03676893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l'objet transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Van Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et mettre en œuvre des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2018, Droit, sciences &amp; environnement, 978-2-84934-294-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03676883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe d'intégration et droit de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Brovelli Mary Sancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne, actualités et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2017, Univers Des Normes, 2753553106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie d'énergie, énergies renouvelables et patrimoine monumental : une recherche de conciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mylène Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et patrimoine monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-07016-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03707148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8275,241 +8767,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconsommation collective : point d'étape juridique pour un modèle évolutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03572896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contentieux climatiques en France : Bref état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montages juridiques, mécanismes de soutien, partenariats public-privé, autoconsommation et communautés d’énergie : où en est le droit vis-à-vis de l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bain-Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03818584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8519,755 +9011,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05461869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05122176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconsommation collective photovoltaïque, guide pratique à l'attention des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Ademe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">012363, ADEME. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l'autoconsommation collective d'électricité en France : modèles et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04296075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit pour la cause climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17.05, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconsommation collective et le stockage de l’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Molinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03676880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9277,100 +9769,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie thermique et son droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Nantes Université, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03768005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9380,482 +9872,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit comme un arbre - Episode 3 : Justice énergétique : pour des usagers mieux éclairés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Drouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit comme un arbre - Episode 4 : Justice alimentaire : nourrir le monde ou nourrir le marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Riem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit comme un arbre - Episode 2 :Justice sociale et justice fiscale : sur qui pèse la transition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Beaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit comme un arbre - Episode 1 : Justice climatique : le droit comme contre pouvoir citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watt ? Objectif 2050 - Autoconsommation collective : de l’énergie à revendre ! - Un podcast EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04499926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9865,288 +10357,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">•La question climatique est-elle contraignante, Regards croisés à l’occasion du 5e anniversaire de l’Accord de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours climatiques en France. L’affaire Urgenda et le rapport du GIEC, quel avenir pour la justice climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">•Changement climatique et responsabilité, quelles normativités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8-9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10156,716 +10648,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Étienne Durand</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echelle(s) temporelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois Climat - perspectives françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echelle(s) d'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860372v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11012,51 +11504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Collin Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ljm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Dudjak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Neves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Khadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pena-Bello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068373v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.10411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dreyfus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brisepierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Dornier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stevignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/10411?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/dictionnaire-juridique-du-changement-climatique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.tirant.com/cloudLibrary/ebook/show/9788410953598" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-resilience-des-territoires-exposes-aux-risques-naturels" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Torre-Schaub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03663034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676883v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bain-Thouverez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Ademe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Ambrosio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676880v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03768005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Drouiller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05505081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bischoff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769849v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lucas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583029v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Collin Hardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ljm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lormeteau Blanche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Dudjak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Neves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Khadem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pena-Bello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.10411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dreyfus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brisepierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Dornier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/10411?lang=fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stevignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/dictionnaire-juridique-du-changement-climatique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.tirant.com/cloudLibrary/ebook/show/9788410953598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-resilience-des-territoires-exposes-aux-risques-naturels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Torre-Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03663034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bain-Thouverez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Ademe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Ambrosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03768005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Drouiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05505081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bischoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lucas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>