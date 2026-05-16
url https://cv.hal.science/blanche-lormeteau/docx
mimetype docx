--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1481,50 +1481,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of local energy markets integration in power systems layer: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktorija Dudjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Alskaif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shafi Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pena-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.117434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.117434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice énergétique et inégalités : introduction à la vulnérabilité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique Biodiversité, avril 2020 - mars 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1533,260 +1736,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358912v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-03549787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance bénévole : imbroglio entre responsabilité contractuelle et délictuelle&amp;quot;, note sous Civ.1er, 5 mai 2021, n° 19-20. 579</w:t>
               </w:r>
@@ -3217,329 +3217,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les S3REnR : creuset d’appréhension des limites de territorialisation de la planification énergétique nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La renaissance de la figure de l’Etat planificateur en France. Savoirs, acteurs, processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Matthieu Poupeau; Charlotte Marcilliere; Hugo Cordier, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désalinisation et osmose de l’eau : l’énergie comme (re)source en eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance de l'eau face au défi du changement climatique : entre conflits d'usages et transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Reneau; Philippe Coleman, Nov 2024, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santoire</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports comme acteurs de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance de la figure de l’Etat planificateur en France. Savoirs, acteurs, processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François-Matthieu Poupeau; Charlotte Marcilliere; Hugo Cordier, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">La résilience des ports de commerce face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Sud; Lab-LEX UR 7480, Feb 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit de l'autoconsommation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Flex-Médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flex-Médiation, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398800v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04973449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’autoconsommation collective d’électricité en France. Emergence d’une innovation contrariée »</w:t>
               </w:r>
@@ -3843,178 +3843,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le service public face au commun : proposition pour une révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre de l'IODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur les enjeux et les apports de la Justice énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Justice Énergétique, un concept fédérateur dans la lutte contre le changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanche Lormeteau; Louis de Fontenelle; Raphaël Heffron, Apr 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04540279v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés d’énergie : facteurs et modes d’engagements</w:t>
               </w:r>
@@ -4063,50 +4063,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La structuration anticipée d'un régime juridique tourné vers la satisfaction d'une filière hydrogène &amp;quot;miraculeuse&amp;quot; : point d'étape et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sséminaire Changement Climatique: Sciences, Sociétés, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAK (EHESS-CNRS); ENS (CERES), Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence de l’autoconsommation collective d’électricité en France : modèles et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinées de la Transition Énergétique dans un contexte industriel. Communautés d’énergie : questions d’économie et de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDEN.i, Jun 2023, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04148409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contentieux climatiques, marqueurs de réponses temporelles et plurielles à l'urgence climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire disciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Drouiller, Jan 2023, Pau (Université de Pau), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autoconsommation collective d’électricité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4115,264 +4322,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire « Énergie en commun » 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME; PUCA, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04099249v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-03979857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de la table ronde consacrée à l'énergie</w:t>
               </w:r>
@@ -4710,454 +4710,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoconsommation collective en électricité : un levier d'appropriation citoyenne de l'énergie territoriale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'international au local : articulations et contradictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Turgis; Claire Visier, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydrogène et systèmes électrique décarboné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinées de la Transition Énergétique dans un contexte industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et Environnement : quelle conciliation par le droit?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils du droit de l’urbanisme permettant le développement du recours aux énergies renouvelables et de récupération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immobilier durable - Quelle soutenabilité, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur les risques contentieux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques climatiques à l’épreuve du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03768087v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-03845871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoconsommation collective et territorialisation</w:t>
               </w:r>
@@ -6054,199 +6054,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04296185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Risques climatiques à l'épreuve du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torre-Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stevignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Torre-Schaub, Anne Stevignon, Blanche Lormeteau (dir.). Mare &amp; Martin, Collection de l'ISJPS, 2023, 978-2-84934-731-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autoconsommation collective d'électricité en France : Émergence d'une innovation contrariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 322 p, 2023, Economie Et Gestion, 9782385424408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337355v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04313981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire Juridique du Changement Climatique</w:t>
               </w:r>
@@ -6690,199 +6690,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaleur, objet de droit(s). La qualification juridique de la chaleur, source d'une approche exergétique de la politique énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782385426972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las comunidades energéticas en el derecho francés: reconocimiento regulado de los sociosistemas energéticos territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Endrius Cocciolo (dir.); Susana Galera Rodrigo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El nuevo modelo energético descentralizado y de proximidad. Las comunidades energéticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Tirant Lo Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.729, 2025, 9788410953598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873009v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05118731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de la sécurité énergétique : de la souveraineté à la sobriété</w:t>
               </w:r>
@@ -7408,199 +7408,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La spécificité des déchets nucléaires issus des essais nucléaires : un grand flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Poirat; Gregoire Calley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traitement juridique contemporain du fait nucléaire en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une responsabilité du fait de l’aggravation des préjudices environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cafarelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience des territoires exposés aux risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03711384v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outre-mer</w:t>
               </w:r>
@@ -7973,50 +7973,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contentieux nationaux de la planification climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Torre-Schaub (dir), Blanche Lormeteau (coll.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dynamiques du contentieux climatique : Usages et mobilisations du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-849345238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe van Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8028,149 +8101,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame-des-Landes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j90⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05327767v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03677923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité civile au secours des victimes du changement climatique ? Réflexions autour de l'affaire RWE</w:t>
               </w:r>
@@ -9255,50 +9255,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05122176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autoconsommation collective photovoltaïque, guide pratique à l'attention des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Ademe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">012363, ADEME. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9313,170 +9392,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946383v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-04913557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l'autoconsommation collective d'électricité en France : modèles et perspectives</w:t>
               </w:r>
@@ -10656,178 +10656,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice énergétique</w:t>
+                <w:t xml:space="preserve">Acteurs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860346v1</w:t>
+                <w:t xml:space="preserve">hal-03860168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echelle(s) temporelle(s)</w:t>
+                <w:t xml:space="preserve">Compensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">Marthe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860287v1</w:t>
+                <w:t xml:space="preserve">hal-03860212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Climat - perspectives françaises</w:t>
               </w:r>
@@ -10958,178 +10958,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marthe Lucas</w:t>
+                <w:t xml:space="preserve">Justice énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860212v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03860346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echelle(s) temporelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860168v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition</w:t>
               </w:r>
@@ -11266,51 +11266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelle(s) d'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11504,51 +11504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583029v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Collin Hardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ljm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lormeteau Blanche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Dudjak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Neves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Khadem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pena-Bello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.10411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dreyfus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brisepierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Dornier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/10411?lang=fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stevignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/dictionnaire-juridique-du-changement-climatique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.tirant.com/cloudLibrary/ebook/show/9788410953598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-resilience-des-territoires-exposes-aux-risques-naturels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Torre-Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03663034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bain-Thouverez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Ademe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Ambrosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03768005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Drouiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05505081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bischoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lucas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583029v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Collin Hardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ljm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lormeteau Blanche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Dudjak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Neves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Khadem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pena-Bello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117434" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.10411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dreyfus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brisepierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Dornier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stevignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/10411?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/dictionnaire-juridique-du-changement-climatique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.tirant.com/cloudLibrary/ebook/show/9788410953598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-resilience-des-territoires-exposes-aux-risques-naturels" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Torre-Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03663034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j90" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bain-Thouverez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Ademe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Ambrosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03768005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Drouiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05505081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05488408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bischoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860212v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lucas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>