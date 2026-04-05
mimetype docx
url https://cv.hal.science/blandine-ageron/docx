--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -9786,51 +9786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D09EAB51"/>
+    <w:nsid w:val="2B9861AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>