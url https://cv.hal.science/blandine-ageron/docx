--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -386,277 +386,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
+                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bohas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Gond</w:t>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2024</w:t>
+              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633671v1</w:t>
+                <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
+                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
+              <w:t xml:space="preserve">RIRL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688594v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt d’utiliser les représentations sociales pour mieux appréhender la diversité de l’ oenotourisme</w:t>
               </w:r>
@@ -731,463 +731,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a destination brand be authentic in its umbrella brand? A tourist perspective in the Luberon in Provence (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si la logistique et le SCM devenaient mon métier ? Le point de vue des étudiants français en premier cycle universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Barbot</w:t>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">14ème Rencontres Internationales de la Recherche en Logistique (RIRL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982579v1</w:t>
+                <w:t xml:space="preserve">hal-04809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SC manager : un kaléidoscope de compétences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Ageron</w:t>
+                <w:t xml:space="preserve">How can a destination brand be authentic in its umbrella brand? A tourist perspective in the Luberon in Provence (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Reydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809498v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived authenticity, umbrella destination brand, and daughter destination brand: an exploratory study of Lubéron perceived authenticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">SC manager : un kaléidoscope de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Barbot</w:t>
+                <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982565v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si la logistique et le SCM devenaient mon métier ? Le point de vue des étudiants français en premier cycle universitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Lavastre</w:t>
+                <w:t xml:space="preserve">Perceived authenticity, umbrella destination brand, and daughter destination brand: an exploratory study of Lubéron perceived authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Reydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rencontres Internationales de la Recherche en Logistique (RIRL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809680v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age, genre, formation et responsabilité : Quels impacts sur la perception des compétences clés - Le point de vue des SC managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Logicitic (PROLOG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, France 6th, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1212,51 +1212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation des métiers de la Supply Chain : une approche par les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences dans le SCM – Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,77 +1402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences dans le SCM - Une étude de cas française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Logistic (PROLOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,217 +1491,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">PROLOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055514v1</w:t>
+                <w:t xml:space="preserve">hal-02055510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055510v1</w:t>
+                <w:t xml:space="preserve">hal-02055514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warranty chain management: an exploratory study</w:t>
               </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference PROLOG (Project Logistic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,77 +2119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,77 +2227,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,610 +2316,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smaïl Benzidia</w:t>
+                <w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">32ème Congrès International de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511372v1</w:t>
+                <w:t xml:space="preserve">hal-01381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+                <w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Benzidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès International de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381054v1</w:t>
+                <w:t xml:space="preserve">hal-02511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
+                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
+              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381059v1</w:t>
+                <w:t xml:space="preserve">hal-01381060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
+                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381058v1</w:t>
+                <w:t xml:space="preserve">hal-01381059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
+                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381060v1</w:t>
+                <w:t xml:space="preserve">hal-01381058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir ses innovations managériales dans le Supply Chain Management : Cinq leviers d'actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3052,77 +3052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance perçue des relations inter-organisationnelles dans un contexte industriel : proposition d'un instrument de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SILOGIN - 5ème journée thématique Systèmes d'Information, Logistique et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3160,241 +3160,241 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international LOGISTIQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management (IESM’2013), Modeling, Optimisation and Simulation in Research and Industrial Applications: Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106380v1</w:t>
+                <w:t xml:space="preserve">hal-02106379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management (IESM’2013), Modeling, Optimisation and Simulation in Research and Industrial Applications: Challenges and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">6ème colloque international LOGISTIQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106379v1</w:t>
+                <w:t xml:space="preserve">hal-02106380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : vers la construction d'un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,515 +3547,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00660731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Knowledge Management : Outils d'analyse des problèmes de Développement Durable dans la Supply Chain</w:t>
+                <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Goury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">C. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">PRO-VE'10,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640672v1</w:t>
+                <w:t xml:space="preserve">halshs-00642333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE'10,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642333v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organizational Strategic Alignments in a Jewelry Supply Chain using RFID: a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Rochelle, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, innovation et logistique globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le Knowledge Management : Outils d'analyse des problèmes de Développement Durable dans la Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
+              <w:t xml:space="preserve">AIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642558v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
               </w:r>
@@ -4158,77 +4158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID implementation and supply chain alignment:the case of jewellery in the retail industry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(MOSIM'10),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,312 +4247,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Knowledge Management: Grille d'analyse des problèmes de développement durable dans la supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Ageron</w:t>
+                <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Internationale du réseau PGV, Bratislava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovaquie. 13 p</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00641249v1</w:t>
+                <w:t xml:space="preserve">hal-00445187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ishraf Zaoui</w:t>
+                <w:t xml:space="preserve">Le Knowledge Management: Grille d'analyse des problèmes de développement durable dans la supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
+              <w:t xml:space="preserve">15ème Conférence Internationale du réseau PGV, Bratislava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovaquie. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445187v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00641249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Fès, Maroc. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,77 +4577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Knowledge Management : Outils d'analyse des problèmes de Développement Durable dans la Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque PGV Transport International et Logistique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava,, Slovaquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,64 +4672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'Information et de la Communication et structuration de la chaîne logistique amont : pratiques d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique (RIRL 08),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Avignon,, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les impacts de la réforme LMD sur le devenir des IUP : Le cas de l'IUP Commerce et Vente de Grenoble »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,64 +4836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de valorisation de la recherche et d'incubation mises en œuvre par les Universités Grenobloises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5269,222 +5269,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences en logistique et Supply Chain Management sous le prisme du genre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting the customer to the supply chain: proposition of a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.221.0029⟩</w:t>
+              <w:t xml:space="preserve">European Journal of International Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIM.2022.10050931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981189v1</w:t>
+                <w:t xml:space="preserve">hal-03981182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the customer to the supply chain: proposition of a conceptual framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compétences en logistique et Supply Chain Management sous le prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of International Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.29-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/EJIM.2022.10050931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.221.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981182v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating critical metals contained in spintronic memory with a particular focus on Pt substitution for improved sustainability</w:t>
               </w:r>
@@ -5617,77 +5617,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer integration in supply chain management: a taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5721,64 +5721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences des managers en logistique et SCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6254,51 +6254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito : L’innovation dans la logistique et le supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6421,623 +6421,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (239), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327199v1</w:t>
+                <w:t xml:space="preserve">halshs-01024262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (239), pp.75-89. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.263-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01024262v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00863547v1</w:t>
+                <w:t xml:space="preserve">halshs-00863552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplier Selection for Upstream value Chain: Some Empirical Evidence from French Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Management and Data Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 113, (n°3,), p. 443-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00863542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 18, (n°3,), p. 265-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00863552v1</w:t>
+                <w:t xml:space="preserve">halshs-00863547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable supply management : an empirical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 40 (n°1), pp.P. 168-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7056,256 +7056,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
+                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732120v1</w:t>
+                <w:t xml:space="preserve">hal-02313239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
+                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2011.602363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313239v1</w:t>
+                <w:t xml:space="preserve">hal-00732120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'organisation industrielle au Supply Chain Management : un siècle d'innovations continues - Vers quelles pratiques des entreprises françaises en 2009 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,64 +7356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et réalité du déveoppement durable dans les entreprises françaises. Le point de vue de l'acheteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol. 36, (n° 205), p. 157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7438,64 +7438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de la chaîne logistique amont et processus de sélection des fournisseurs : quelle place pour les TIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (2), pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7552,51 +7552,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. D’une fonction support à une fonction stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7634,51 +7634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS THALES : « Envole-moi ! » : quand la GPA se déploie dans le secteur aéronautique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7818,234 +7818,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t>
+                <w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717664v1</w:t>
+                <w:t xml:space="preserve">hal-04717673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t>
+                <w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717673v1</w:t>
+                <w:t xml:space="preserve">hal-04717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Compétences logistiques à l’hôpital : étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université du Québec; Collection Gestion en Liberté, pp.305 à 326, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8083,64 +8083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization and supply chain management: Preliminary evidence from a servitized organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8172,277 +8172,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale à l'ouvrage collectif Les Grands Auteurs en Logistique et Supply Chain Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa M. Ellram - Une pionnière de la théorisation du Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS - Editions Management et Société, pp.5-18, 2016</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.177-190, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381050v1</w:t>
+                <w:t xml:space="preserve">hal-02085890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M. Ellram - Une pionnière de la théorisation du Supply Chain Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale à l'ouvrage collectif Les Grands Auteurs en Logistique et Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.177-190, 2016</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS - Editions Management et Société, pp.5-18, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085890v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inter-organizational strategic strategic alignments in a jewelry supply chain using RFID:a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Supply Chain Performance : Collaboration, Alignment and Coordination", de V. Botta-Genoulaz, D. Llerrena and C. Pellegrin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, p. 141-170, 2010, Collaboration, Alignments and coordination Botta-Genoulaz V., Campagne J.P, Llerena D., Pellegrin C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8467,64 +8467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value creation and supplier selection : An empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Enterprise Networks and Logistics for Agile Manufacturing", de S. C. L. Koh and L. Wang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 137-153, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8549,64 +8549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interentreprises par les coûts de mobilité : le cas d'une PMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : contributions grenobloises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.391-410, 2008, La Librairie des Humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,51 +8644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intégration organisationnelle du personnel en contact avec la clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.135-145, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8713,64 +8713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la structuration appliquée aux SI inter et intra-organisationnels - SI/organisation : distinction ou intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des chaînes logistiques multi-acteurs : perspectives stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, Paché G. Spalanzani A. (Coord.), pp.67-83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8827,64 +8827,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en logistique et supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipps Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broché - MA editions, pp.300, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9003,64 +9003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,51 +9136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9243,77 +9243,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure Innovative Supply Chain Strategies (ISCS) in the context of SCM? -Construct development and measurement validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9325,285 +9325,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00788459v1</w:t>
+                <w:t xml:space="preserve">halshs-00850394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, 19 p</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00850394v1</w:t>
+                <w:t xml:space="preserve">halshs-00788459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Knowledge Management appliqué aux problématiques de développement Durable dans la Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,64 +9621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'information et de la communication de la chaîne logistique en amont : pratiques d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,51 +9786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9861AC"/>
+    <w:nsid w:val="27F1A39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10017,51 +10017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-ageron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-368X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186190026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Karaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Goury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2022.10050931" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00270" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1816361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1433353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1240227" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56974" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-ageron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-368X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186190026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Karaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Goury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2022.10050931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00270" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1816361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1433353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1240227" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56974" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>