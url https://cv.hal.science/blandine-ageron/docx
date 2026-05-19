--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,9731 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9679 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Ageron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de département TC à l'IUT de Valence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1723-368X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186190026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yjrsHKcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Careers on the edge of chaos: a study of supply chain managers’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2025.2563508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être authentique pour une marque de destination touristique : Le cas du Luberon en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (163), pp.127-153. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.163.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Unicorn Hunt: The Elusive Quest for HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 128 (2), pp.60-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.128.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making supply chains more sustainable through customer and consumer engagement: The case of rare metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.895-908. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the customer to the supply chain: proposition of a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIM.2022.10050931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences en logistique et Supply Chain Management sous le prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 41 (41), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.221.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating critical metals contained in spintronic memory with a particular focus on Pt substitution for improved sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.e00270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer integration in supply chain management: a taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2020.1718546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences des managers en logistique et SCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (290), pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Supply chain: challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angappa Gunasekaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2020.1816361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation and AGV in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.273-293. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2018.1518414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare logistics and supply chain – issues and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bourlakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2018.1433353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing operations location decision : what are the main criteria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2016.1240227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito : L’innovation dans la logistique et le supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2016.1252511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.263-298. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (239), pp.75-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 18, (n°3,), p. 265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier Selection for Upstream value Chain: Some Empirical Evidence from French Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Management and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 113, (n°3,), p. 443-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply management : an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 40 (n°1), pp.P. 168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.602363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation industrielle au Supply Chain Management : un siècle d'innovations continues - Vers quelles pratiques des entreprises françaises en 2009 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 30, (n°3,), p. 9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et réalité du déveoppement durable dans les entreprises françaises. Le point de vue de l'acheteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 36, (n° 205), p. 157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la chaîne logistique amont et processus de sélection des fournisseurs : quelle place pour les TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l'essai de l'alternance en logistique et supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur tiers : garant de l'engagement des producteurs au sein des circuits courts alimentaires de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coutelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ième Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil, Oct 2025, Martigues, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coutelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’utiliser les représentations sociales pour mieux appréhender la diversité de l’ oenotourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39 e congrès international de l’Association Française du Marketing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la logistique et le SCM devenaient mon métier ? Le point de vue des étudiants français en premier cycle universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rencontres Internationales de la Recherche en Logistique (RIRL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a destination brand be authentic in its umbrella brand? A tourist perspective in the Luberon in Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC manager : un kaléidoscope de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived authenticity, umbrella destination brand, and daughter destination brand: an exploratory study of Lubéron perceived authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age, genre, formation et responsabilité : Quels impacts sur la perception des compétences clés - Le point de vue des SC managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Logicitic (PROLOG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, France 6th, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation des métiers de la Supply Chain : une approche par les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences dans le SCM – Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hoareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference PROLOG (PROject LOGistic), June 2019, Metz, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02633608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences dans le SCM - Une étude de cas française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hoareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Logistic (PROLOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty chain management: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference PROLOG (Project Logistic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’automatisation des flux logistiques à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting IT Project Success : The case of Healthcare flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Karaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on operations and supply chain management (OSCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Automation in Hospital logistics : A case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG: Project &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès International de l’Association Française de Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating automation in healthcare logistics: a case study based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Project and Logistic, PROLOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir ses innovations managériales dans le Supply Chain Management : Cinq leviers d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angappa Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-Prints of the Eighteenth International Working Seminar on Production Economics (WS IJPE), Grubbström, R.W. et H.H. Hinterhuber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance perçue des relations inter-organisationnelles dans un contexte industriel : proposition d'un instrument de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN - 5ème journée thématique Systèmes d'Information, Logistique et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international LOGISTIQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management (IESM’2013), Modeling, Optimisation and Simulation in Research and Industrial Applications: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : vers la construction d'un modèle conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Internationales de Recherche en Logistique (RIRL 12),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Driven Service Innovation: lessons from a RFID project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 IEEE International Conference on Software Knowledge Information, Industrial Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00660731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Management : Outils d'analyse des problèmes de Développement Durable dans la Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational Strategic Alignments in a Jewelry Supply Chain using RFID: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishraf Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise, innovation et logistique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'10,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.664-671, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID implementation and supply chain alignment:the case of jewellery in the retail industry,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishraf Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MOSIM'10),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishraf Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Management: Grille d'analyse des problèmes de développement durable dans la supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Internationale du réseau PGV, Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovaquie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishraf Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fès, Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Management : Outils d'analyse des problèmes de Développement Durable dans la Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque PGV Transport International et Logistique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava,, Slovaquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication et structuration de la chaîne logistique amont : pratiques d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique (RIRL 08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Avignon,, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les impacts de la réforme LMD sur le devenir des IUP : Le cas de l'IUP Commerce et Vente de Grenoble »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre Europe-Amérique Latine, la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de valorisation de la recherche et d'incubation mises en œuvre par les Universités Grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème conférence du réseau PGV. (Avec AGERON B.), Terni, Italie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. D’une fonction support à une fonction stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS GEODIF, pp.9 à 15, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAS THALES : « Envole-moi ! » : quand la GPA se déploie dans le secteur aéronautique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS GEODIF, pp.30 à 44, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives logistiques pour le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Benzidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deville et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La disputatio au coeur du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2022, 9791032003640. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.56974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management des Achats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management des Achats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 17. Compétences logistiques à l’hôpital : étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec; Collection Gestion en Liberté, pp.305 à 326, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitization and supply chain management: Preliminary evidence from a servitized organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa M. Ellram - Une pionnière de la théorisation du Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS - Edition Management et Société, pp.177-190, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à l'ouvrage collectif Les Grands Auteurs en Logistique et Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS - Editions Management et Société, pp.5-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inter-organizational strategic strategic alignments in a jewelry supply chain using RFID:a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishraf Zaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Supply Chain Performance : Collaboration, Alignment and Coordination", de V. Botta-Genoulaz, D. Llerrena and C. Pellegrin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, p. 141-170, 2010, Collaboration, Alignments and coordination Botta-Genoulaz V., Campagne J.P, Llerena D., Pellegrin C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation and supplier selection : An empirical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Enterprise Networks and Logistics for Agile Manufacturing", de S. C. L. Koh and L. Wang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 137-153, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration interentreprises par les coûts de mobilité : le cas d'une PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la recherche en gestion : contributions grenobloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.391-410, 2008, La Librairie des Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intégration organisationnelle du personnel en contact avec la clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan,, pp.135-145, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la structuration appliquée aux SI inter et intra-organisationnels - SI/organisation : distinction ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des chaînes logistiques multi-acteurs : perspectives stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, Paché G. Spalanzani A. (Coord.), pp.67-83, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en logistique et supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ponsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipps Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Broché - MA editions, pp.300, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Editions Management et Société, 2016, Gérard CHARREAUX, Patrick JOFFRE, Gérard KŒNIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure Innovative Supply Chain Strategies (ISCS) in the context of SCM? -Construct development and measurement validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Management appliqué aux problématiques de développement Durable dans la Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication de la chaîne logistique en amont : pratiques d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9786,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F1A39E"/>
+    <w:nsid w:val="79260F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10017,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-ageron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-368X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186190026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Karaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Goury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2022.10050931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00270" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1816361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1433353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1240227" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56974" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-ageron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-368X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186190026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yjrsHKcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2563508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christopher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2022.10050931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1816361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2018.1518414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2018.1433353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1240227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Karaa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Goury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>