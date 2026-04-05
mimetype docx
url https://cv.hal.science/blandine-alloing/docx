--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,5446 +66,5580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature of the SiGaN antisurfactant layer enabling MOVPE growth of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverios Lymperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A Shields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139 (12), pp.125303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0313700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the built-in electric field on free and bound excitons in a polar GaN/AlGaN/GaN based heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (15), pp.155306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.155306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Nanopillar Arrays Nanopatterning Without Lift‐Off for Transferable GaN‐Based µLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Labchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Labau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimode Emission in GaN Microdisk Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monty Drechsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sung‐min Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Nippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Koulas-Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (10), pp.2400221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Periodic Markers Revealing the Growth Mechanism of GaN Nanowires by Si-Assisted MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Shields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Zúñiga-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (15), pp.6373-6380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives for III-Nitride photonic platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.022001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad41aa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of a two-dimensional hole gas in a GaN/AlGaN/GaN based heterostructure by optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (12), pp.125401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.125401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication strategies of flexible light sources based on micro/nano III-nitride LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Information Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15980316.2024.2310638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Periodic Markers Revealing the Growth Mechanism of GaN Nanowires by Si-Assisted MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Shields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Zúñiga-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (15), pp.6373-6380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High quality GaN microplatelets grown by metal-organic vapor phase epitaxy on patterned silicon-on-insulator substrates: Toward micro light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrad Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Labchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.245702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0149882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InGaN/GaN QWs on tetrahedral structures grown on graphene/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.111995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of GaN coalescence by dark-field X-ray microscopy at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.643 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s160057672300287x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etching of the SiGa x N y Passivation Layer for Full Emissive Lateral Facet Coverage in InGaN/GaN Core–Shell Nanowires by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.5206-5214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrad Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Zuniga Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Labau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrad Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Zuniga Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Labau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The low temperature limit of the excitonic Mott density in GaN: an experimental reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.033031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac58b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.449482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A broadband ultraviolet light source using GaN quantum dots formed on hexagonal truncated pyramid structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoi Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Hyuk Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Ho Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwan-Seop Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1449-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00052c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.054060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gate-Tunable Emission of Exciton−Plasmon Polaritons in Hybrid MoS 2 -Gap-Mode Metasurfaces Downloaded via UNIV OF SOUTHERN INDIANA on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Arellano Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Strupiechonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1594 - 1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid MoS 2 -gap-mode metasurface photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Arellano Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab2aba⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Walde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0101-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendeo-epitaxy of GaN on SOI nano-pillars: Freestanding and relaxed GaN platelets on silicon with a reduced dislocation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.125235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1863-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective area growth of Ga‐polar GaN nanowire arrays by continuous‐flow MOVPE: A systematic study on the effect of growth conditions on the array properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252 (5), pp.1096-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201451589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavity-enhanced photonic crystal light-emitting diode at 1300nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Francardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Gerardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bitauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1093-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced spontaneous emission from InAs/GaAs quantum dots in pillar microcavities emitting at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Zinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (18), pp.2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.32.002747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Photon Detection System for Quantum Optics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Vachtomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Minaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Divochiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.944-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.903856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrier diffusion in low-dimensional semiconductors: A comparison of quantum wells, disordered quantum wells, and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.205311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.205311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride semiconductors are more flexible than other compound semiconductors for integrated photonics and efficient nonlinear interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagesh Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3042971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Light Emission from Flexible InGaN/GaN Nanowires LED Structures Down to 3 mm Radius of Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics Conference (SIOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN growth by MOVPE on patterned SOI substrates: from high-quality GaN platelets to micro LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrad Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ann Arbor, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of polaritonic gain in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures PLMCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330010v1</w:t>
-              </w:r>
-[...4325 lines deleted...]
-                <w:t xml:space="preserve">hal-00485772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of Two-Dimensional Hole Gas (2DHG) in GaN-based polariton waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th edition of the Optics of Excitons in Confined Systems conference (OECS18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lecce (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrad Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5652,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrad Mrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Drechsler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sung&#8208;min Choi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nippert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Koulas-Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shields" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.125401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04449158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15980316.2024.2310638" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111995" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03777025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03617195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac58b9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoi Cho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyuk Lim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ho Jang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwon Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan-Seop Yeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00052c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Salazar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Strupiechonski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00433" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab2aba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Coulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201451589" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J83P0RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gerardino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D092LKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Zinoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002747" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korneev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vachtomin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Minaeva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Divochiy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.903856" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205311" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Coulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Shields" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;chin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Drechsler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sung&#8208;min Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nippert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Koulas-Simos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shields" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.125401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04449158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15980316.2024.2310638" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrad Mrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03777025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03617195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac58b9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoi Cho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyuk Lim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ho Jang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwon Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan-Seop Yeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00052c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Salazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Strupiechonski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab2aba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201451589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J83P0RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988350v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gerardino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D092LKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Zinoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002747" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korneev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vachtomin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Minaeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Divochiy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.903856" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>