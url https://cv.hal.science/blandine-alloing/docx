--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanopillar Arrays Nanopatterning Without Lift‐Off for Transferable GaN‐Based µLEDs</w:t>
+                <w:t xml:space="preserve">Multimode Emission in GaN Microdisk Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Labchir</w:t>
+                <w:t xml:space="preserve">Monty Drechsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Hammami</w:t>
+                <w:t xml:space="preserve">Luca Sung‐min Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Baril</w:t>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Wehbe</w:t>
+                <w:t xml:space="preserve">Felix Nippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Labau</w:t>
+                <w:t xml:space="preserve">Aris Koulas-Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (10), pp.2400221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202400166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625869v1</w:t>
+                <w:t xml:space="preserve">hal-04570271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode Emission in GaN Microdisk Lasers</w:t>
+                <w:t xml:space="preserve">Development of Nanopillar Arrays Nanopatterning Without Lift‐Off for Transferable GaN‐Based µLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monty Drechsler</w:t>
+                <w:t xml:space="preserve">Nabil Labchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Sung‐min Choi</w:t>
+                <w:t xml:space="preserve">Saber Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Nippert</w:t>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Koulas-Simos</w:t>
+                <w:t xml:space="preserve">Sebastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 18 (10), pp.2400221. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570271v1</w:t>
+                <w:t xml:space="preserve">hal-04625869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Periodic Markers Revealing the Growth Mechanism of GaN Nanowires by Si-Assisted MOVPE</w:t>
               </w:r>
@@ -770,299 +770,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
+                <w:t xml:space="preserve">Perspectives for III-Nitride photonic platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Develay</w:t>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad41aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776451v1</w:t>
+                <w:t xml:space="preserve">hal-04560375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for III-Nitride photonic platforms</w:t>
+                <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagesh Bhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+                <w:t xml:space="preserve">Ismaël Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">Valentin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.022001. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad41aa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560375v1</w:t>
+                <w:t xml:space="preserve">hal-04776451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of a two-dimensional hole gas in a GaN/AlGaN/GaN based heterostructure by optical spectroscopy</w:t>
               </w:r>
@@ -1433,90 +1433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality GaN microplatelets grown by metal-organic vapor phase epitaxy on patterned silicon-on-insulator substrates: Toward micro light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrad Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Labchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1561,806 +1561,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN QWs on tetrahedral structures grown on graphene/SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bosch</w:t>
+                <w:t xml:space="preserve">Study of GaN coalescence by dark-field X-ray microscopy at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Valera</w:t>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
+                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.643 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s160057672300287x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055437v1</w:t>
+                <w:t xml:space="preserve">hal-04304004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of GaN coalescence by dark-field X-ray microscopy at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Wehbe</w:t>
+                <w:t xml:space="preserve">InGaN/GaN QWs on tetrahedral structures grown on graphene/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Charles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Munoz</w:t>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.643 - 649. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.111995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s160057672300287x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304004v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching of the SiGa x N y Passivation Layer for Full Emissive Lateral Facet Coverage in InGaN/GaN Core–Shell Nanowires by MOVPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+                <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrad Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Jesus Zuniga Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Portail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+                <w:t xml:space="preserve">Sébastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.5206-5214. </w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848820v1</w:t>
+                <w:t xml:space="preserve">hal-03851411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etching of the SiGa x N y Passivation Layer for Full Emissive Lateral Facet Coverage in InGaN/GaN Core–Shell Nanowires by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zi</w:t>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.5206-5214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681897v1</w:t>
+                <w:t xml:space="preserve">hal-03848820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Zuniga Perez</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Labau</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851411v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrad Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Zuniga Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.100110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777025v1</w:t>
@@ -2505,90 +2505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2639,90 +2639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,103 +2907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 526, pp.125235. </w:t>
@@ -3711,51 +3711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 252 (5), pp.1096-1103. </w:t>
@@ -4567,103 +4567,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride semiconductors are more flexible than other compound semiconductors for integrated photonics and efficient nonlinear interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nagesh Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.13, </w:t>
@@ -4826,90 +4826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN growth by MOVPE on patterned SOI substrates: from high-quality GaN platelets to micro LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,90 +5085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of polaritonic gain in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5380,64 +5380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled SOI nanopatterning for GaN pendeo-epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrad Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Coulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Shields" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;chin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Drechsler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sung&#8208;min Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nippert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Koulas-Simos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shields" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.125401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04449158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15980316.2024.2310638" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrad Mrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03777025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03617195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac58b9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoi Cho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyuk Lim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ho Jang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwon Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan-Seop Yeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00052c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Salazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Strupiechonski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab2aba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201451589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J83P0RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988350v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gerardino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D092LKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Zinoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002747" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korneev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vachtomin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Minaeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Divochiy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.903856" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liverios Lymperakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Coulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Shields" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;chin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Drechsler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sung&#8208;min Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nippert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Koulas-Simos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Labchir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Hammami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baril" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Wehbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Labau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Shields" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.125401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04449158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15980316.2024.2310638" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrad Mrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057672300287x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Zuniga Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03777025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03617195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac58b9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoi Cho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyuk Lim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ho Jang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwon Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan-Seop Yeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00052c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Luna Bugallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Arellano Arreola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Salazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Strupiechonski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab2aba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201451589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J83P0RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988350v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Gerardino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D092LKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Zinoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhe Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002747" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korneev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vachtomin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Minaeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Divochiy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.903856" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>