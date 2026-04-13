--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -316,560 +316,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA DROITE CATHOLIQUE AUX ETATS-UNIS. DE LA GUERRE FROIDE AUX ANNEES 2000 - réédition en Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses universitaires de Rennes, 2025, Sciences des Religions, Philippe Portier, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14tdj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CATHOLICS AND U.S. POLITICS AFTER THE 2024 ELECTIONS: TRUMP CAPTURES THE SWING VOTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rozell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave macmillan, 2025, Palgrave Studies in Religion, Politics, and Policy, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92362-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rozell</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Palgrave macmillan, 2025, Palgrave Studies in Religion, Politics, and Policy, </w:t>
+                <w:t xml:space="preserve">hal-05538306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOPOLITIQUE DES RELIGIONS/ UN NOUVEAU ROLE DU RELIGIEUX DANS LES RELATIONS INTERNATIONALES? éditions Le Cavalier Bleu - Réédition actualisée, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dubertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 2025, Géopolitique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique religieuse en Méditerranée: Dynamiques et Enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Khillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection les Bernardins, 9791037044785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geopolitique des droits humains : l'universalisme mis au défi - En ligne sur CAIRN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 2024, Collection Géopolitique, Marie-Laurence Dubray</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2020 ELECTIONS. Biden Chases the Swing Vote avec Marie Gayte et Mark Rozell, Palgrave McMillan, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave McMillan, 2022, Studies in Religions, Politics and Policy, 978-3030822118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS: UNDERSTANDING THE &amp;quot; SWING VOTE&amp;quot;. Palgrave Studies in Religion, Politics and Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...459 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Rozell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1408,3366 +1408,3366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From National Populism to Post-Liberalism: When the American Catholic Right Justifies the End of Liberal Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Gayte; Mark J. Rozell; Blandine Chelini-Pont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catholics and U.S. Politics After the 2024 Elections. Trump Captures the "Swing Vote”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.47-66, 2025, Palgrave Studies in Religion, Politics, and Policy, 978-3-031-92361-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92362-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Religions et l'Europe, sous la direction de Grave Davies et Lucien Leustean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-350, 2025, 978-2-7535-9910-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13fie⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux références religieuses dans la Guerre de Gaza ( 2023-..)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique religieuse en Méditerranée: Dynamiques et Enjeux. B Chelini-Pont et I. Khillo (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, 2025, 9791037044785</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious teaching, teaching on religious matters, moral and civic teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM MULTICULTURALISM TO INTERCULTURALISM: LAW, RELIGIOUS TEACHING AND CIVIC/CITIZENSHIP EDUCATION IN TODAY'S EUROPE, sous la direction de Davide Strazzari, Rossella Bottoni, Cinzia Piciocchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editoriale Scientifica Napoli, pp.85-107, 2025, ISBN: 9791223502686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hermann, 2025, 9791037044785</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT CONTRASTE DE LA DIPLOMATIE INTERRELIGIEUSE CATHOLIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats, Religions et Sociétés : Le défi géopolitique, sous la direction de J.F. Bour (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le cerf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, le cerf, 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu de justice comme patrimoine: un double héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Hommage en l'honneur de Patrice Rolland. Patrick Charlot, Oscar Ferreira (Dir.) Editions Universitaires de Dijon ⟨hal-03564288⟩</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782364414488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782364414488</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glissement populiste et la réaction politique à la visibilité de l’Islam, pp. 579-608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A La droite du Père, les catholiques et la droite depuis 1945, Yann Raison du Cléziou et Florian Michel, Paris, Le Seuil, 2022, pp. 579-608</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SEUIL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de culte et restrictions sanitaires aux Etats-Unis (2020-2021) : Les nouveaux contours d’une liberté essentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Hourmant, Religions et Covid, Discours et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9791037021335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">François Hourmant, Religions et Covid, Discours et Pratiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la femme dans la Déclaration Universelle des droits de l'homme pp. 73-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Postérité de la Déclaration universelle des Droits de l'homme. Nouvelles approches (Valentine Zuber, Emmanuel Decaux, Alexandre Boza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite religieuse et catholique dans la fabrique du national-christianisme états-unien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droite et catholicisme en France et en Europe (Bruno Dumons et Eric Dard dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés (44), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.larhra.8210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When believers find the door closed: The global spiritual lockdown policy and religious reactions to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID 19 : Towards a World Risk Society, L'Harmattan, François MABILLE (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture maladie aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France - Chapter 35, Part V Religious Geography, Society and Politics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook on Religion and Europe- Edited by Grace Davie and Lucian N. Leustean, 888 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse : Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9791037021335</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editions et Collège des Bernardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les croyants trouvent porte close : Politique globale de confinement spirituel et réactions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in COVID-19. Vers la Société Internationale du Risque, François MABILLE (ed.) éditions L'Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKinley, Léon XIII et la guerre américaine contre l'Espagne (1898-1903).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le SAINT-SIEGE, LES EGLISE ET L'EUROPE : Etudes en l’honneur de Jean-Dominique Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier André</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice ultime dans la rhétorique publique: perspective comparée entre la France et les Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean - François BOUDET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholic Colonization of the American Right: Historical Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie GAYTE; Blandine CHELINI-PONT; Mark ROZELL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Studies in Religions, Politics and Policy, 978-3-319-62262-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62262-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAICIDAD FRANCESA Y LOS DERECHOS DE LAS MUJERES: ¿existe alguna relación entre el Secularismo francés y la igualdadpara laa mujeres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traducción Realizada Por Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Avila Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pauline Capdevielle (dir) NUEVOS RETOS Y PERPECTIVAS DE LA LAICIDAD, Instituto de Investigaciones juridicas, Collécion Cultura Laica, 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté religieuse comme droits de l'homme à la religion comme composante diplomatique. Comparaison états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAN DIEREN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du Catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Éditions CERF, 2017, 978-2221107102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter la séparation, refuser l'américanisme : Méthode de l'accommodement catholique sous Léon XIII, à travers les conflits d'autorité et de magistère entre Rome et l'Église catholique états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAIRE AUTORITE. LES RELIGIONS DANS LE TEMPS LONG ET FACE A LA MODERNITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emergence normative du pluralisme religieux? prospective sur les transformations de la laïcité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM Presses universitaires d'Aix-Marseille; Florence FABERON -TOURETTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIBERTE RELIGIEUSE ET COHESION SOCIALE: LA DIVERSITE FRANCAISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, COLLECTION DROIT ET RELIGIONS, 9782731409758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and the Secular State: French Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and the Secular State: National Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertad de expresión religiosa en Francia: últimas tendencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant Lo Blanch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TENSIONES ENTRA LA LIBERTAD DE EXPRESION Y LIBERTAD RELIGIOSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-226, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is the Relationship between Stereotyping and the Place of Religion in the Public Sphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesper Svartvik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stereotyping the Other. Exploring the Anatomy of Religious Prejudice – and Ways to Dismantle It.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion und Laizität in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duncker und Humblot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuere Entwicklunger im Religionsrecht Europaïscher Staaten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.83-100, 2013, 978-3-428-54161-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine chrétienne de la Constitution américaine : un débat politico-juridique issu du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Hoareau-Dodinau; Guillaume Métairie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religiosité du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Pulim, pp.265-295, 2013, Cahiers de l'Institut d'anthropologie juridique, 978-2-84287-581-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Secularism in France Today: Between Two Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JAMES CONTRERAS, ROSA MARIA DE CODES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRENDS OF SECULARISM IN A PLURALISTIC WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-296, 2013, 978-8484897118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion facteur de cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Clermont (Presses Universitaires Blase Pascal). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGIONS ET SOCIETES EN NOUVELLE-CALEDONIE ET EN OCEANIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conservatisme catholique américain à la conquête de l'Europe. Genèse d'un nouveau courant politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RELIGIONS DANS LA MONDIALISATION, ENTRE ACCULTURATION ET CONTESTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-73, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du livre Catholicisme en tension, Céline Béraud, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICISME EN TENSION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Model: Tensions Between Laïc and Religious Allegiances in French State and Catholic Schools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asghate Publishing Limited. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW, RELIGIOUS FREEDOMS AND EDUCATION IN EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2011, Cultural Diversity and Law collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUTER DARWIN HORS DES CLASSES. LA SAGA JUDICIAIRE DE L'ENSEIGNEMENT DE L'EVOLUTION A L'ECOLE ET SES REPERCUSSIONS SUR LA LAÏCITE SCOLAIRE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de l'évolution et religion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">editions Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Théorie de l'Evolution et Religions, 978-2-366013-058-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme aujourd'hui au miroir de la grande presse : une identité religieuse qui reste méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA NOUVELLE FRANCE PROTESTANTE. ESSOR ET RECOMPOSITION AU XXIe SIECLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-86, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Freedom and Freedom of Expression in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW AND RELIGION IN THE 21st CENTURY: RELATIONS BETWEEN STATES AND RELIGIOUS COMMUNITIES, .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une laïcité transatlantique ? Analyse croisée France/Etats-Unis et comparaison européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Bruno Etienne, le fait religieux comme fait politique. Franck Frégosi (dir), éditions de l'Aube.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ONG CONFESSIONNELLES OU D'ORIGINE CONFESSIONNELLES DE DÉFENSE DE LA LIBERTÉ RELIGIEUSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ONG CONFESSIONNELLES. RELIGIONS ET ACTION INTERNATIONALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.231-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH CATHOLICS, SECULARIZATION AND POLITICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexington Books. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POLITICS AND RELIGION IN FRANCE AND THE UNITED STATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eglise de France, les catholiques et la vie politique de l’entre-deux-guerres, un chassé-croisé à demi-fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Maurice Blondel, dignité du politique et philosophie de l’action, Marie-Jeanne Coutagne (ed), Editions du Carmel, pp. 29-47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, COLLECTION DROIT ET RELIGIONS, 9782731409758</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie religieuse américaine en Europe occidentale et sa réception française : Leçons d’un affrontement (1996-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUELLE POLITIQUE RELIGIEUSE EN EUROPE ET EN MEDITERRANEE?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-226, 2014</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRODUCTION: LES RESSOURCES CHRETIENNES DANS LA SOCIETE TRANSNATIONALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in n GEOPOLITIQUE DU CHRISTIANISME A L'AUBE DU TROISIEME MILLENAIRE. Blandine CHELINI-PONT et Raphaël LIOGIER (ed), Paris, éditions Ellipses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, , pp.83-100, 2013, 978-3-428-54161-6</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la mondialisation sur le christianisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOLITIQUE DU CHRISTIANISME A L'AUBE DU TROISIEME MILLENAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-168, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1186 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196482v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02188234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage civil, thème de convergence inter-religieuse en France</w:t>
               </w:r>
@@ -4818,51 +4818,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4930,3305 +4930,3534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sionisme chrétien, une influence majeure sur la nouvelle administration Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7dm4xxytv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La liberté de l’enseignement aux États-Unis : une inégale protection des droits et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.103-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11pci⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEOCONSERVATIVE MIDGE DECTER'S ANTIFEMINISM: A POTENTIAL MATRIX FOR THE RELIGIOUS StopERA MOVEMENT ? (1970-1975) - en open access URL: https://women.eaas.eu/win-the-eaas-womens-network-journal-issue-4-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIN: The EAAS Women's Network Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Women’s Resistance to Feminisms in the United States, 19th-21st centuries, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension religieuse de la diplomatie américaine: constances et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXIII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance du moralisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (Juin), pp.97-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2306.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources chrétiennes de l'illibéralisme états-unien, pp. 33-47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153 (L'Amérique illibérale de Trump (dossier Isabelle Vagnoux et Jean-Marie Ruiz)), pp.33 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.153.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accompagnement des immigrés italiens à la défense internationale des migrants : éclairages socio-historiques sur les évolutions de la Congrégation italienne des Missionnaires de Saint-Charles (Scalabriniens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Artaud de La Ferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (Religions et Migrations, sous la direction de Marie LEVANT), pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/diasporas.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejection or Intended Rejection of the Council of Europe's Istanbul Convention on Preventing and Combating Violence against Women and Domestic Violence in 2019-2021, in the Name of Christian and Islamic Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fides et Libertas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholics and Politics in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Issue 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Catholics and Politics in the United States</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLIQUES ET POLITIQUE AUX ÉTATS-UNIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Issue 2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4279.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie du Pape François entre révolution et réactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Religion/Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0008429819886729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia O'Connell Killen et Mark Silk (dir.) The Future of Catholicism in America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.6334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Riess, The Next Mormons. How Millennials Are Changing the LDS Church, New York, Oxford University Press, 2019, 312 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et Religion dans les élections présidentielles de 2016 aux Etats-Unis : la fin d'une époque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Religion/Sciences Religieuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vote et Religion dans les élections présidentielles de 2016 aux Etats-Unis : la fin d'une époque ?</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFFIRMATION RELIGIEUSE, POLITIQUE PUBLIQUE ET ALTERNANCE POLITIQUE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064493ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd’hui ou La bataille du Premier Amendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gayte</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd'hui ou la bataille du premier amendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective sur la croissance des « sans religion » aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPERIENCE DES COURS ISLAMIQUES EN GRANDE BRETAGNE, Annuaire Droit et Religions, PUAM, volume 8, 2015-2016, pp.171-180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ANNUAIRE DROIT ET RELIGION 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AFFAIRE BABYLOUP EN FRANCE. QUELLE PLACE POUR LA RELIGION AU TRAVAIL EN CONTEXTE LAÏQUE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.111-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La laïcité américaine aujourd'hui ou la bataille du premier amendement</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation du religieux en modernité, sous la direction de Nathalie Caron et Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du catholicisme au modèle/contre-modèle américain. L’imaginaire « américaniste » des catholiques étatsuniens des années 1880 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Etats-Unis, modèles, contre-modèles, 4 (145)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Organisation pour la Coopération islamique, Voix mondiale des Musulmans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance d'une opinion publique musulmane aux Etats-Unis après le 11 septembre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shaping Public Opinion from the Sahara to the Caucasus (16th to 21st Centuries), 80 (2), pp.327-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERNATIONAL TUG OF WAR OVER THE DEFAMATION OF RELIGION (1999-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conscience and Liberty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.75-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction du voile intégral en France, enjeux sociaux et constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista General de Derecho Canónico y Derecho Eclesiástico del Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS LAICITE THE FRENCH CIVIL RELIGION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Washington International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CIVIL RELIGIONS, 41 (44), pp.765-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'EXPERIENCE DES COURS ISLAMIQUES EN GRANDE BRETAGNE, Annuaire Droit et Religions, PUAM, volume 8, 2015-2016, pp.171-180</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papal Thought on Europe and the European Union in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, State and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MOBILISATION DE L'ORGANISATION DE LA CONFÉRENCE ISLAMIQUE MONDIALE CONTRE LA DIFFAMATION DE L'ISLAM (1999-2009) ET SES CONSÉQUENCES EN EUROPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, ANNUAIRE DROIT ET RELIGION 8</w:t>
+              <w:t xml:space="preserve">, 2009, 3, pp.535-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression et Religion - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Péna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Constitution et liberté d'expression, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2008.2456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcités française et américaine en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quel avenir pour la Laïcité cent ans après la loi de 2015?, 4, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les Etats-Unis, modèles, contre-modèles, 4 (145)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion in the Public Sphere: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brigham Young University Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (3), pp.611-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AU NOM DU CHRIST ET DE L'AMÉRIQUE, LE FONDAMENTALISME AMERICAIN ET SON IMPACT GÉOPOLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Shaping Public Opinion from the Sahara to the Caucasus (16th to 21st Centuries), 80 (2), pp.327-334</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ORIGINE RELIGIEUSE DE LA LAÏCITÉ FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catholicisme en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONU contre la famille ? La famille dans les textes onusiens depuis la Déclaration universelle des droits de l'homme de 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.1999.1849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...664 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516384v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02187505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indians, French Canadians and Franco-Indian Mestizos: Catholic Savagery in the English Colonial and American Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque The circulation of Anti-catholicisms in the Anglo-Atlantic Word 17th-21 centuries - Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Gheeraert-Graffeuille – ERIAC et Géraldine Vaughan– IUF-GRHis, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures politiques et religieuses de la droite chrétienne aux Etats-Unis (Années 1970-aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chaire Yves Oltramare Femmes religieuses de pouvoir, IHEID, Genève, octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEID- Jean-François Bayart, Oct 2022, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence envers les femmes, un enjeu international: la réception de la Convention d'Istanbul (2011) au sein des Etats européens - AIX-MARSEILLE UNIVERSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Violence et rapports Femmes-Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Respect et Egalité - AIX MARSEILLE UNIVERSITE, May 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restrictions sanitaires à la liberté de culte devant la justice administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Table ronde Laïcité, Université de Guyane, DFR Sciences juridiques et économiques et le laboratoire MINEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saint-Siège et la mise en place du système onusien dans les archives déjà accessibles des relations entre le Vatican et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pontificat de Pie XII à la veille de l'ouverture des archives vaticanes: bilan historiographique et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Della Sudda - Fabrice Jesné - Frédéric Le Moigne - Marie Levant - Laura Pettinaroli -Christian Sorrel, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole digitale du Pape François face à sa contestation américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RELINUM- Courants conservateurs et radicaux et leurs communications numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LID2MS, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating the Religious Right’s Trump Endorsement and Gender: Macho Descriptive Identity or Substantive Pragmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Presthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strictly Observant: Religion, Gender and the State Wolf Institute.Westminster College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Code éthique du Kurral (La Vertu) au prisme chrétien de ses premiers traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Thirukkural, éthique et représentations : La Vertu, la Fortune et l'Amour"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion; INALCO, Apr 2016, Saint Denis, La Réunion. pp.38--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épiscopat catholique en Afrique aujourd’hui : frein ou stimulant à l’enracinement de la démocratie pour le continent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Isidore de Souza. Religion, Paix et Développement en Afrique, EITP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole digitale du pape François face à sa contestation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8244,1858 +8473,1720 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COURANTS RELIGIEUX CONSERVATEURS ET RADICAUX ET COMMUNICATION NUMERIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LID2MS, 2019, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Religious Diplomacy since the International Religious Freedom Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGION, DIPLOMACY AND PEACE : Conférence annuelle de la Commission Internationale d'Etudes et d'Histoire du Christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion; INALCO, Apr 2016, Saint Denis, La Réunion. pp.38--46</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture judiciaire comme patrimoine commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le Patrimoine culturel européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse en Méditerranée: Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Colloque LIBERTE DE RELIGION ET DE CONVICTION EN MEDITERRANEE: LES NOUVEAUX DEFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité coutumière dessinée par la Cour Européenne des droits de l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formation Laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Guerre et Paix. Les Religions Facteurs de Réconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de la Grande Guerre- Marseille Espérance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WELCOMING THE MIGRANTS: INTERNATIONAL CONCERN VS NATIONAL RESISTANCES IN THE CATHOLIC WORLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IRLA Meeting of Experts. Freedom of Religion or Belief in an Age of Unprecedented Human Mobility Forging New Approaches to the Conflict of Identities and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DROITS DE LA FEMME DANS LA DECLARATION UNIVERSELLE DES DROITS DE L'HOMME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et postérité de la Déclaration Universelle des Droits de l'Homme. CNCDH- PSL- EPHE- Science Po Paris/Ecole de Droit. Coordinateurs: Valentine Zubert, Alexandre Boza, Emmanuel Decaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONG religions pour la paix et la médiation interreligieuse dans les guerres civiles et les conflits ethno-religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ACTEURS RELIGIEUX DANS L ESPACE INTERNATIONAL ; CERI SciencePo- GSRL EPHE- IRSEM- CESPRA EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cordoue, Spain</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tolérance à l'interdit, les univers religieux face à la violence faite aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TABLE-RONDE CONTRE LES VIOLENCES FAITES AUX FEMMES. ALLSH et Vice-Présidence déléguée à l'égalité. AIx-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, AIX -EN -PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE : COMPARAISON FRANCO-AMERICAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE « A TALE OF TWO CONSTITUTIONS », VERGENNES HISTORICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, VERSAILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, PARIS, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far has the holy see fostered religious freedom from Vatican II up to now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universality of Human Rights or Imperialism of the Universal? Seeking Grounds to Stand on. A Homage to Professor David Little. Princeton Theological Seminary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, VERSAILLES, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact « religieux » des présidentielles états-uniennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact des Elections Présidentielles américaines sur les Amériques. Institut des Amériques. LARCA Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Princeton, United States</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs religieux chrétiens dans la mobilisation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIPLOMATIE GLOBALE ET RESSOURCES NATURELLES; LARCA, Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros, Maggy Hary, Stéphanie Prévost, Mélanie Torrent, Jul 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, PARIS, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Novak ou la légitimation catholique du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché des religions et religions du marché aux Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Laboratoire TRIANGLE UMR 5206, Oct 2014, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, AIX -EN -PROVENCE, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes et effets de la pluralisation religieuse en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme religieux et liberté de culte sur le Plateau des Guyanes. LC2S (ex-CRPLC) Université des Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Cros, Maggy Hary, Stéphanie Prévost, Mélanie Torrent, Jul 2015, PARIS, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newt Gingrich ou la figure du conservateur américain converti au catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours religieux-Parcours politiques. Les Convertis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex COMOD Lyon 2, Dec 2014, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cayenne, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Alain de Libera : Athènes et Jérusalem, raison et révélation dans les civilisations méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes rencontres de l’Université-Marseille Provence (février- juin 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex COMOD Lyon 2, Dec 2014, BORDEAUX, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularité catholique en France au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et sécularité: Tendances et manifestations - Casa de Velasquez- Coordinateurs : Jaime Contreras (Universidad de Alcala) et Rosa Maria Martinez de Codes (Universidad Complutense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Laboratoire TRIANGLE UMR 5206, Oct 2014, LYON, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANTIFÉMINISME DES MILITANTES CONSERVATRICES CHRÉTIENNES DANS LES ANNEES 1970 AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORMES RELIGIEUSES A L'EPREUVE DES MUTATIONS DE GENRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence ROCHEFORT; Marie-Eleonora SANNA, May 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Marseille, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT DU CHRISTIANISME DANS L'HISTOIRE DE LA MÉDITERRANÉE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMESCO SEMINAIRE GEOPOLITIQUE Fondation Méditerranéen d'Etudes Stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIBERTÉ D'EXPRESSION ET RELIGION- RAPPORT SUR LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Table ronde internationale de justice constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florence ROCHEFORT; Marie-Eleonora SANNA, May 2012, PARIS, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE FREEDOM OF CONSCIENCE iN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLIAMENTARIANISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLAMENTARISM, COLLOQUIUM OF THE SCHOLARS OF RELIGION UNION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulon, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ordres missionnaires d'origine méridionale au début du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution méridionale au renouveau des ordres religieux au XIXème siècle -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire religieuse méridionale (Université Paul Valéry et de Provence), Oct 2000, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10105,352 +10196,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholicism in France from Monarchical Hegemony to Secular Competition: A Turbulent Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard John Neuhaus (1936-2009) : Du radicalisme de gauche au conservatisme intégral. Itinéraire intellectuel et spirituel d'un penseur majeur de la droite religieuse américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETATS, RELIGIONS ET RELATIONS INTERNATIONALES: HISTORIOGRAPHIE -EVOLUTION DEPUIS 1945-PROJET D'ENSEIGNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOD GAP/ RACE GAP : LES TENSIONS CONTEMPORAINES DE LA LOGIQUE PARTISANE AUX ETATS-UNIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Richard John Neuhaus (1936-2009) : Du radicalisme de gauche au conservatisme intégral. Itinéraire intellectuel et spirituel d'un penseur majeur de la droite religieuse américaine</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH RELIGIOUS GEOGRAPHY AND POLITICAL CHANGES SINCE THE 2010s: VOTE HYPOTHESIS BASED ON FOURQUET-LEBRAS 2014 REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10460,104 +10551,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et Politique aux Etats-Unis: une relation en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10567,157 +10658,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la théorie de l'évolution versus l'enseignement du créationnisme : jurisprudences aux Etats-Unis et en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01966771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10785,51 +10876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D33AB196"/>
+    <w:nsid w:val="F9F7041E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11016,51 +11107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dm4xxytv" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>