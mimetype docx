--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1374,3467 +1374,3536 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TEACHING ON RELIGIOUS MATTERS, MORAL AND CIVIC TEACHING: A FRENCH MILLEFEUILLE WITH NO INTERCULTURAL PURPOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Multiculturalism to Interculturalism: Law, Religious Teaching and Civic/Citizenship Education in Today’s Europe, sous la direction de Davide Strazzari, Rossela Bottoni et Cinzia Piciocchi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale Scientifica Napoli, 2025, 9791223502686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From National Populism to Post-Liberalism: When the American Catholic Right Justifies the End of Liberal Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Gayte; Mark J. Rozell; Blandine Chelini-Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catholics and U.S. Politics After the 2024 Elections. Trump Captures the "Swing Vote”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.47-66, 2025, Palgrave Studies in Religion, Politics, and Policy, 978-3-031-92361-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92362-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92362-3_3⟩</w:t>
+                <w:t xml:space="preserve">hal-05499422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Religions et l'Europe, sous la direction de Grave Davies et Lucien Leustean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-350, 2025, 978-2-7535-9910-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fie⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13fie⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05538211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux références religieuses dans la Guerre de Gaza ( 2023-..)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique religieuse en Méditerranée: Dynamiques et Enjeux. B Chelini-Pont et I. Khillo (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, 2025, 9791037044785</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hermann, 2025, 9791037044785</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious teaching, teaching on religious matters, moral and civic teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FROM MULTICULTURALISM TO INTERCULTURALISM: LAW, RELIGIOUS TEACHING AND CIVIC/CITIZENSHIP EDUCATION IN TODAY'S EUROPE, sous la direction de Davide Strazzari, Rossella Bottoni, Cinzia Piciocchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale Scientifica Napoli, pp.85-107, 2025, ISBN: 9791223502686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale Scientifica Napoli, pp.85-107, 2025, ISBN: 9791223502686</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT CONTRASTE DE LA DIPLOMATIE INTERRELIGIEUSE CATHOLIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats, Religions et Sociétés : Le défi géopolitique, sous la direction de J.F. Bour (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le cerf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, le cerf, 2024</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de culte et restrictions sanitaires aux Etats-Unis (2020-2021) : Les nouveaux contours d’une liberté essentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Hourmant, Religions et Covid, Discours et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9791037021335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glissement populiste et la réaction politique à la visibilité de l’Islam, pp. 579-608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A La droite du Père, les catholiques et la droite depuis 1945, Yann Raison du Cléziou et Florian Michel, Paris, Le Seuil, 2022, pp. 579-608</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SEUIL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu de justice comme patrimoine: un double héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Hommage en l'honneur de Patrice Rolland. Patrick Charlot, Oscar Ferreira (Dir.) Editions Universitaires de Dijon ⟨hal-03564288⟩</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782364414488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la femme dans la Déclaration Universelle des droits de l'homme pp. 73-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Postérité de la Déclaration universelle des Droits de l'homme. Nouvelles approches (Valentine Zuber, Emmanuel Decaux, Alexandre Boza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">François Hourmant, Religions et Covid, Discours et Pratiques</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite religieuse et catholique dans la fabrique du national-christianisme états-unien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droite et catholicisme en France et en Europe (Bruno Dumons et Eric Dard dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés (44), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.larhra.8210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When believers find the door closed: The global spiritual lockdown policy and religious reactions to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID 19 : Towards a World Risk Society, L'Harmattan, François MABILLE (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture maladie aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France - Chapter 35, Part V Religious Geography, Society and Politics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook on Religion and Europe- Edited by Grace Davie and Lucian N. Leustean, 888 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse : Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9791037021335</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editions et Collège des Bernardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les croyants trouvent porte close : Politique globale de confinement spirituel et réactions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in COVID-19. Vers la Société Internationale du Risque, François MABILLE (ed.) éditions L'Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKinley, Léon XIII et la guerre américaine contre l'Espagne (1898-1903).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le SAINT-SIEGE, LES EGLISE ET L'EUROPE : Etudes en l’honneur de Jean-Dominique Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice ultime dans la rhétorique publique: perspective comparée entre la France et les Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean - François BOUDET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier André</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholic Colonization of the American Right: Historical Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie GAYTE; Blandine CHELINI-PONT; Mark ROZELL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Studies in Religions, Politics and Policy, 978-3-319-62262-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62262-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAICIDAD FRANCESA Y LOS DERECHOS DE LAS MUJERES: ¿existe alguna relación entre el Secularismo francés y la igualdadpara laa mujeres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traducción Realizada Por Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Avila Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pauline Capdevielle (dir) NUEVOS RETOS Y PERPECTIVAS DE LA LAICIDAD, Instituto de Investigaciones juridicas, Collécion Cultura Laica, 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté religieuse comme droits de l'homme à la religion comme composante diplomatique. Comparaison états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAN DIEREN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du Catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Éditions CERF, 2017, 978-2221107102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter la séparation, refuser l'américanisme : Méthode de l'accommodement catholique sous Léon XIII, à travers les conflits d'autorité et de magistère entre Rome et l'Église catholique états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAIRE AUTORITE. LES RELIGIONS DANS LE TEMPS LONG ET FACE A LA MODERNITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and the Secular State: French Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and the Secular State: National Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emergence normative du pluralisme religieux? prospective sur les transformations de la laïcité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM Presses universitaires d'Aix-Marseille; Florence FABERON -TOURETTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIBERTE RELIGIEUSE ET COHESION SOCIALE: LA DIVERSITE FRANCAISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, COLLECTION DROIT ET RELIGIONS, 9782731409758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertad de expresión religiosa en Francia: últimas tendencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant Lo Blanch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TENSIONES ENTRA LA LIBERTAD DE EXPRESION Y LIBERTAD RELIGIOSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-226, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion und Laizität in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duncker und Humblot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuere Entwicklunger im Religionsrecht Europaïscher Staaten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.83-100, 2013, 978-3-428-54161-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Secularism in France Today: Between Two Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JAMES CONTRERAS, ROSA MARIA DE CODES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRENDS OF SECULARISM IN A PLURALISTIC WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-296, 2013, 978-8484897118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine chrétienne de la Constitution américaine : un débat politico-juridique issu du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Hoareau-Dodinau; Guillaume Métairie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religiosité du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Pulim, pp.265-295, 2013, Cahiers de l'Institut d'anthropologie juridique, 978-2-84287-581-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion facteur de cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Clermont (Presses Universitaires Blase Pascal). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGIONS ET SOCIETES EN NOUVELLE-CALEDONIE ET EN OCEANIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is the Relationship between Stereotyping and the Place of Religion in the Public Sphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesper Svartvik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stereotyping the Other. Exploring the Anatomy of Religious Prejudice – and Ways to Dismantle It.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conservatisme catholique américain à la conquête de l'Europe. Genèse d'un nouveau courant politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RELIGIONS DANS LA MONDIALISATION, ENTRE ACCULTURATION ET CONTESTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-73, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du livre Catholicisme en tension, Céline Béraud, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICISME EN TENSION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUTER DARWIN HORS DES CLASSES. LA SAGA JUDICIAIRE DE L'ENSEIGNEMENT DE L'EVOLUTION A L'ECOLE ET SES REPERCUSSIONS SUR LA LAÏCITE SCOLAIRE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de l'évolution et religion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">editions Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Théorie de l'Evolution et Religions, 978-2-366013-058-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme aujourd'hui au miroir de la grande presse : une identité religieuse qui reste méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA NOUVELLE FRANCE PROTESTANTE. ESSOR ET RECOMPOSITION AU XXIe SIECLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-86, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Model: Tensions Between Laïc and Religious Allegiances in French State and Catholic Schools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asghate Publishing Limited. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW, RELIGIOUS FREEDOMS AND EDUCATION IN EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2011, Cultural Diversity and Law collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Freedom and Freedom of Expression in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW AND RELIGION IN THE 21st CENTURY: RELATIONS BETWEEN STATES AND RELIGIOUS COMMUNITIES, .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une laïcité transatlantique ? Analyse croisée France/Etats-Unis et comparaison européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Bruno Etienne, le fait religieux comme fait politique. Franck Frégosi (dir), éditions de l'Aube.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ONG CONFESSIONNELLES OU D'ORIGINE CONFESSIONNELLES DE DÉFENSE DE LA LIBERTÉ RELIGIEUSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ONG CONFESSIONNELLES. RELIGIONS ET ACTION INTERNATIONALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.231-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, COLLECTION DROIT ET RELIGIONS, 9782731409758</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH CATHOLICS, SECULARIZATION AND POLITICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexington Books. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POLITICS AND RELIGION IN FRANCE AND THE UNITED STATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eglise de France, les catholiques et la vie politique de l’entre-deux-guerres, un chassé-croisé à demi-fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Maurice Blondel, dignité du politique et philosophie de l’action, Marie-Jeanne Coutagne (ed), Editions du Carmel, pp. 29-47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-226, 2014</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie religieuse américaine en Europe occidentale et sa réception française : Leçons d’un affrontement (1996-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUELLE POLITIQUE RELIGIEUSE EN EUROPE ET EN MEDITERRANEE?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-35, 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la mondialisation sur le christianisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOLITIQUE DU CHRISTIANISME A L'AUBE DU TROISIEME MILLENAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-168, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, , pp.83-100, 2013, 978-3-428-54161-6</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRODUCTION: LES RESSOURCES CHRETIENNES DANS LA SOCIETE TRANSNATIONALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in n GEOPOLITIQUE DU CHRISTIANISME A L'AUBE DU TROISIEME MILLENAIRE. Blandine CHELINI-PONT et Raphaël LIOGIER (ed), Paris, éditions Ellipses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 35, Pulim, pp.265-295, 2013, Cahiers de l'Institut d'anthropologie juridique, 978-2-84287-581-7</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage civil, thème de convergence inter-religieuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGIONS, DROIT ET SOCIÉTÉS DANS L'EUROPE COMMUNAUTAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-244, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...1169 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4844,3318 +4913,3318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sionisme chrétien, une influence majeure sur la nouvelle administration Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7dm4xxytv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États-Unis : maccarthysme identitaire et capilotade internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 421 (3), pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ffo.421.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tessier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de l’enseignement aux États-Unis : une inégale protection des droits et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pci⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEOCONSERVATIVE MIDGE DECTER'S ANTIFEMINISM: A POTENTIAL MATRIX FOR THE RELIGIOUS StopERA MOVEMENT ? (1970-1975) - en open access URL: https://women.eaas.eu/win-the-eaas-womens-network-journal-issue-4-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIN: The EAAS Women's Network Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Women’s Resistance to Feminisms in the United States, 19th-21st centuries, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension religieuse de la diplomatie américaine: constances et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXIII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaissance du moralisme américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (Juin), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2306.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267127v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources chrétiennes de l'illibéralisme états-unien, pp. 33-47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153 (L'Amérique illibérale de Trump (dossier Isabelle Vagnoux et Jean-Marie Ruiz)), pp.33 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.153.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’accompagnement des immigrés italiens à la défense internationale des migrants : éclairages socio-historiques sur les évolutions de la Congrégation italienne des Missionnaires de Saint-Charles (Scalabriniens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.7dm4xxytv⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Artaud de La Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (Religions et Migrations, sous la direction de Marie LEVANT), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejection or Intended Rejection of the Council of Europe's Istanbul Convention on Preventing and Combating Violence against Women and Domestic Violence in 2019-2021, in the Name of Christian and Islamic Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fides et Libertas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholics and Politics in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Issue 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLIQUES ET POLITIQUE AUX ÉTATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4279.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie du Pape François entre révolution et réactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia O'Connell Killen et Mark Silk (dir.) The Future of Catholicism in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.6334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Riess, The Next Mormons. How Millennials Are Changing the LDS Church, New York, Oxford University Press, 2019, 312 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Religion/Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0008429819886729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et Religion dans les élections présidentielles de 2016 aux Etats-Unis : la fin d'une époque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFFIRMATION RELIGIEUSE, POLITIQUE PUBLIQUE ET ALTERNANCE POLITIQUE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064493ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd’hui ou La bataille du Premier Amendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.103-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11pci⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Women’s Resistance to Feminisms in the United States, 19th-21st centuries, 4</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd'hui ou la bataille du premier amendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective sur la croissance des « sans religion » aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPERIENCE DES COURS ISLAMIQUES EN GRANDE BRETAGNE, Annuaire Droit et Religions, PUAM, volume 8, 2015-2016, pp.171-180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ANNUAIRE DROIT ET RELIGION 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AFFAIRE BABYLOUP EN FRANCE. QUELLE PLACE POUR LA RELIGION AU TRAVAIL EN CONTEXTE LAÏQUE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.111-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’accompagnement des immigrés italiens à la défense internationale des migrants : éclairages socio-historiques sur les évolutions de la Congrégation italienne des Missionnaires de Saint-Charles (Scalabriniens)</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation du religieux en modernité, sous la direction de Nathalie Caron et Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du catholicisme au modèle/contre-modèle américain. L’imaginaire « américaniste » des catholiques étatsuniens des années 1880 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Etats-Unis, modèles, contre-modèles, 4 (145)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Organisation pour la Coopération islamique, Voix mondiale des Musulmans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance d'une opinion publique musulmane aux Etats-Unis après le 11 septembre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shaping Public Opinion from the Sahara to the Caucasus (16th to 21st Centuries), 80 (2), pp.327-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction du voile intégral en France, enjeux sociaux et constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista General de Derecho Canónico y Derecho Eclesiástico del Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS LAICITE THE FRENCH CIVIL RELIGION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Washington International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CIVIL RELIGIONS, 41 (44), pp.765-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Issue 2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERNATIONAL TUG OF WAR OVER THE DEFAMATION OF RELIGION (1999-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conscience and Liberty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.75-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papal Thought on Europe and the European Union in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, State and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.131-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MOBILISATION DE L'ORGANISATION DE LA CONFÉRENCE ISLAMIQUE MONDIALE CONTRE LA DIFFAMATION DE L'ISLAM (1999-2009) ET SES CONSÉQUENCES EN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.535-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression et Religion - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0008429819886729⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Péna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Constitution et liberté d'expression, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2008.2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion in the Public Sphere: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brigham Young University Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (3), pp.611-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcités française et américaine en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quel avenir pour la Laïcité cent ans après la loi de 2015?, 4, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AU NOM DU CHRIST ET DE L'AMÉRIQUE, LE FONDAMENTALISME AMERICAIN ET SON IMPACT GÉOPOLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ORIGINE RELIGIEUSE DE LA LAÏCITÉ FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdr.704⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONU contre la famille ? La famille dans les textes onusiens depuis la Déclaration universelle des droits de l'homme de 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.1999.1849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catholicisme en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...1306 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187505v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02516384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indians, French Canadians and Franco-Indian Mestizos: Catholic Savagery in the English Colonial and American Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque The circulation of Anti-catholicisms in the Anglo-Atlantic Word 17th-21 centuries - Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Gheeraert-Graffeuille – ERIAC et Géraldine Vaughan– IUF-GRHis, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures politiques et religieuses de la droite chrétienne aux Etats-Unis (Années 1970-aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chaire Yves Oltramare Femmes religieuses de pouvoir, IHEID, Genève, octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEID- Jean-François Bayart, Oct 2022, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence envers les femmes, un enjeu international: la réception de la Convention d'Istanbul (2011) au sein des Etats européens - AIX-MARSEILLE UNIVERSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Violence et rapports Femmes-Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Respect et Egalité - AIX MARSEILLE UNIVERSITE, May 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restrictions sanitaires à la liberté de culte devant la justice administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Table ronde Laïcité, Université de Guyane, DFR Sciences juridiques et économiques et le laboratoire MINEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saint-Siège et la mise en place du système onusien dans les archives déjà accessibles des relations entre le Vatican et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pontificat de Pie XII à la veille de l'ouverture des archives vaticanes: bilan historiographique et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Della Sudda - Fabrice Jesné - Frédéric Le Moigne - Marie Levant - Laura Pettinaroli -Christian Sorrel, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole digitale du Pape François face à sa contestation américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8171,2022 +8240,2022 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RELINUM- Courants conservateurs et radicaux et leurs communications numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LID2MS, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating the Religious Right’s Trump Endorsement and Gender: Macho Descriptive Identity or Substantive Pragmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Presthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strictly Observant: Religion, Gender and the State Wolf Institute.Westminster College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Presthus</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t>
+                <w:t xml:space="preserve">hal-02272508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Code éthique du Kurral (La Vertu) au prisme chrétien de ses premiers traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Thirukkural, éthique et représentations : La Vertu, la Fortune et l'Amour"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion; INALCO, Apr 2016, Saint Denis, La Réunion. pp.38--46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion; INALCO, Apr 2016, Saint Denis, La Réunion. pp.38--46</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épiscopat catholique en Afrique aujourd’hui : frein ou stimulant à l’enracinement de la démocratie pour le continent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Isidore de Souza. Religion, Paix et Développement en Afrique, EITP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole digitale du pape François face à sa contestation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COURANTS RELIGIEUX CONSERVATEURS ET RADICAUX ET COMMUNICATION NUMERIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS, 2019, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La parole digitale du pape François face à sa contestation numérique</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Religious Diplomacy since the International Religious Freedom Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGION, DIPLOMACY AND PEACE : Conférence annuelle de la Commission Internationale d'Etudes et d'Histoire du Christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture judiciaire comme patrimoine commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le Patrimoine culturel européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse en Méditerranée: Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Colloque LIBERTE DE RELIGION ET DE CONVICTION EN MEDITERRANEE: LES NOUVEAUX DEFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité coutumière dessinée par la Cour Européenne des droits de l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formation Laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Guerre et Paix. Les Religions Facteurs de Réconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la Grande Guerre- Marseille Espérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WELCOMING THE MIGRANTS: INTERNATIONAL CONCERN VS NATIONAL RESISTANCES IN THE CATHOLIC WORLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IRLA Meeting of Experts. Freedom of Religion or Belief in an Age of Unprecedented Human Mobility Forging New Approaches to the Conflict of Identities and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DROITS DE LA FEMME DANS LA DECLARATION UNIVERSELLE DES DROITS DE L'HOMME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et postérité de la Déclaration Universelle des Droits de l'Homme. CNCDH- PSL- EPHE- Science Po Paris/Ecole de Droit. Coordinateurs: Valentine Zubert, Alexandre Boza, Emmanuel Decaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONG religions pour la paix et la médiation interreligieuse dans les guerres civiles et les conflits ethno-religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ACTEURS RELIGIEUX DANS L ESPACE INTERNATIONAL ; CERI SciencePo- GSRL EPHE- IRSEM- CESPRA EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE : COMPARAISON FRANCO-AMERICAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE « A TALE OF TWO CONSTITUTIONS », VERGENNES HISTORICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, VERSAILLES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far has the holy see fostered religious freedom from Vatican II up to now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universality of Human Rights or Imperialism of the Universal? Seeking Grounds to Stand on. A Homage to Professor David Little. Princeton Theological Seminary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Princeton, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact « religieux » des présidentielles états-uniennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact des Elections Présidentielles américaines sur les Amériques. Institut des Amériques. LARCA Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tolérance à l'interdit, les univers religieux face à la violence faite aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TABLE-RONDE CONTRE LES VIOLENCES FAITES AUX FEMMES. ALLSH et Vice-Présidence déléguée à l'égalité. AIx-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, AIX -EN -PROVENCE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs religieux chrétiens dans la mobilisation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIPLOMATIE GLOBALE ET RESSOURCES NATURELLES; LARCA, Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros, Maggy Hary, Stéphanie Prévost, Mélanie Torrent, Jul 2015, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes et effets de la pluralisation religieuse en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme religieux et liberté de culte sur le Plateau des Guyanes. LC2S (ex-CRPLC) Université des Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newt Gingrich ou la figure du conservateur américain converti au catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours religieux-Parcours politiques. Les Convertis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex COMOD Lyon 2, Dec 2014, BORDEAUX, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Novak ou la légitimation catholique du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché des religions et religions du marché aux Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Laboratoire TRIANGLE UMR 5206, Oct 2014, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Alain de Libera : Athènes et Jérusalem, raison et révélation dans les civilisations méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes rencontres de l’Université-Marseille Provence (février- juin 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularité catholique en France au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et sécularité: Tendances et manifestations - Casa de Velasquez- Coordinateurs : Jaime Contreras (Universidad de Alcala) et Rosa Maria Martinez de Codes (Universidad Complutense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANTIFÉMINISME DES MILITANTES CONSERVATRICES CHRÉTIENNES DANS LES ANNEES 1970 AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORMES RELIGIEUSES A L'EPREUVE DES MUTATIONS DE GENRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence ROCHEFORT; Marie-Eleonora SANNA, May 2012, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIBERTÉ D'EXPRESSION ET RELIGION- RAPPORT SUR LA FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LID2MS, 2019, Aix -en-Provence, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Table ronde internationale de justice constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT DU CHRISTIANISME DANS L'HISTOIRE DE LA MÉDITERRANÉE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMESCO SEMINAIRE GEOPOLITIQUE Fondation Méditerranéen d'Etudes Stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE FREEDOM OF CONSCIENCE iN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLIAMENTARIANISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLAMENTARISM, COLLOQUIUM OF THE SCHOLARS OF RELIGION UNION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ordres missionnaires d'origine méridionale au début du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution méridionale au renouveau des ordres religieux au XIXème siècle -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire religieuse méridionale (Université Paul Valéry et de Provence), Oct 2000, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...1392 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10196,237 +10265,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholicism in France from Monarchical Hegemony to Secular Competition: A Turbulent Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard John Neuhaus (1936-2009) : Du radicalisme de gauche au conservatisme intégral. Itinéraire intellectuel et spirituel d'un penseur majeur de la droite religieuse américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETATS, RELIGIONS ET RELATIONS INTERNATIONALES: HISTORIOGRAPHIE -EVOLUTION DEPUIS 1945-PROJET D'ENSEIGNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOD GAP/ RACE GAP : LES TENSIONS CONTEMPORAINES DE LA LOGIQUE PARTISANE AUX ETATS-UNIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10435,113 +10504,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRENCH RELIGIOUS GEOGRAPHY AND POLITICAL CHANGES SINCE THE 2010s: VOTE HYPOTHESIS BASED ON FOURQUET-LEBRAS 2014 REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10551,104 +10620,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et Politique aux Etats-Unis: une relation en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10658,157 +10727,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la théorie de l'évolution versus l'enseignement du créationnisme : jurisprudences aux Etats-Unis et en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01966771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10876,51 +10945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9F7041E"/>
+    <w:nsid w:val="D6D29353"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11107,51 +11176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dm4xxytv" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05539017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dm4xxytv" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>