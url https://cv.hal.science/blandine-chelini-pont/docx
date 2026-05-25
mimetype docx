--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -316,560 +316,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CATHOLICS AND U.S. POLITICS AFTER THE 2024 ELECTIONS: TRUMP CAPTURES THE SWING VOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rozell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave macmillan, 2025, Palgrave Studies in Religion, Politics, and Policy, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92362-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA DROITE CATHOLIQUE AUX ETATS-UNIS. DE LA GUERRE FROIDE AUX ANNEES 2000 - réédition en Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses universitaires de Rennes, 2025, Sciences des Religions, Philippe Portier, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14tdj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOPOLITIQUE DES RELIGIONS/ UN NOUVEAU ROLE DU RELIGIEUX DANS LES RELATIONS INTERNATIONALES? éditions Le Cavalier Bleu - Réédition actualisée, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dubertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 2025, Géopolitique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique religieuse en Méditerranée: Dynamiques et Enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Khillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection les Bernardins, 9791037044785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geopolitique des droits humains : l'universalisme mis au défi - En ligne sur CAIRN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 2024, Collection Géopolitique, Marie-Laurence Dubray</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2020 ELECTIONS. Biden Chases the Swing Vote avec Marie Gayte et Mark Rozell, Palgrave McMillan, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave McMillan, 2022, Studies in Religions, Politics and Policy, 978-3030822118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS: UNDERSTANDING THE &amp;quot; SWING VOTE&amp;quot;. Palgrave Studies in Religion, Politics and Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...485 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Rozell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,2719 +1844,2719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lieu de justice comme patrimoine: un double héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Hommage en l'honneur de Patrice Rolland. Patrick Charlot, Oscar Ferreira (Dir.) Editions Universitaires de Dijon ⟨hal-03564288⟩</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782364414488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glissement populiste et la réaction politique à la visibilité de l’Islam, pp. 579-608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A La droite du Père, les catholiques et la droite depuis 1945, Yann Raison du Cléziou et Florian Michel, Paris, Le Seuil, 2022, pp. 579-608</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SEUIL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté de culte et restrictions sanitaires aux Etats-Unis (2020-2021) : Les nouveaux contours d’une liberté essentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Hourmant, Religions et Covid, Discours et Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9791037021335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782021472332</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la femme dans la Déclaration Universelle des droits de l'homme pp. 73-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Postérité de la Déclaration universelle des Droits de l'homme. Nouvelles approches (Valentine Zuber, Emmanuel Decaux, Alexandre Boza)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite religieuse et catholique dans la fabrique du national-christianisme états-unien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droite et catholicisme en France et en Europe (Bruno Dumons et Eric Dard dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés (44), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.larhra.8210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2022, PUR - Collection l'Univers des Normes, 9782753583078</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When believers find the door closed: The global spiritual lockdown policy and religious reactions to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID 19 : Towards a World Risk Society, L'Harmattan, François MABILLE (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture maladie aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 978-2-343-22321-6</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France - Chapter 35, Part V Religious Geography, Society and Politics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook on Religion and Europe- Edited by Grace Davie and Lucian N. Leustean, 888 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier André</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse : Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editions et Collège des Bernardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les croyants trouvent porte close : Politique globale de confinement spirituel et réactions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in COVID-19. Vers la Société Internationale du Risque, François MABILLE (ed.) éditions L'Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKinley, Léon XIII et la guerre américaine contre l'Espagne (1898-1903).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le SAINT-SIEGE, LES EGLISE ET L'EUROPE : Etudes en l’honneur de Jean-Dominique Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice ultime dans la rhétorique publique: perspective comparée entre la France et les Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean - François BOUDET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholic Colonization of the American Right: Historical Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie GAYTE; Blandine CHELINI-PONT; Mark ROZELL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Studies in Religions, Politics and Policy, 978-3-319-62262-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62262-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté religieuse comme droits de l'homme à la religion comme composante diplomatique. Comparaison états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAN DIEREN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAICIDAD FRANCESA Y LOS DERECHOS DE LAS MUJERES: ¿existe alguna relación entre el Secularismo francés y la igualdadpara laa mujeres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traducción Realizada Por Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Avila Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pauline Capdevielle (dir) NUEVOS RETOS Y PERPECTIVAS DE LA LAICIDAD, Instituto de Investigaciones juridicas, Collécion Cultura Laica, 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780198834267</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du Catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Valentine Zuber, Alberto Favio Ambrosio, Jacques Hutzinger, Liberté de religion et de conviction en Méditerranée, les nouveaux défis</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde du catholicisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), Éditions CERF, 2017, 978-2221107102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter la séparation, refuser l'américanisme : Méthode de l'accommodement catholique sous Léon XIII, à travers les conflits d'autorité et de magistère entre Rome et l'Église catholique états-unienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAIRE AUTORITE. LES RELIGIONS DANS LE TEMPS LONG ET FACE A LA MODERNITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and the Secular State: French Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and the Secular State: National Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emergence normative du pluralisme religieux? prospective sur les transformations de la laïcité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM Presses universitaires d'Aix-Marseille; Florence FABERON -TOURETTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIBERTE RELIGIEUSE ET COHESION SOCIALE: LA DIVERSITE FRANCAISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, COLLECTION DROIT ET RELIGIONS, 9782731409758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertad de expresión religiosa en Francia: últimas tendencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant Lo Blanch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TENSIONES ENTRA LA LIBERTAD DE EXPRESION Y LIBERTAD RELIGIOSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-226, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion und Laizität in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toscer-Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duncker und Humblot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuere Entwicklunger im Religionsrecht Europaïscher Staaten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.83-100, 2013, 978-3-428-54161-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Secularism in France Today: Between Two Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JAMES CONTRERAS, ROSA MARIA DE CODES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRENDS OF SECULARISM IN A PLURALISTIC WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-134, 2020, 9791037005328</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-296, 2013, 978-8484897118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine chrétienne de la Constitution américaine : un débat politico-juridique issu du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Hoareau-Dodinau; Guillaume Métairie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religiosité du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Pulim, pp.265-295, 2013, Cahiers de l'Institut d'anthropologie juridique, 978-2-84287-581-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Studium éditions, pp.87-97, 2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion facteur de cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Clermont (Presses Universitaires Blase Pascal). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGIONS ET SOCIETES EN NOUVELLE-CALEDONIE ET EN OCEANIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">LES RITES ET USAGES FUNERAIRES. ESSAIS D'ANTHROPOLOGIE JURIDIQUE</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is the Relationship between Stereotyping and the Place of Religion in the Public Sphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesper Svartvik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stereotyping the Other. Exploring the Anatomy of Religious Prejudice – and Ways to Dismantle It.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp145-158, 2019, Collection Droit et Religions</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CATHOLICS AND US POLITICS AFTER THE 2016 ELECTIONS. UNDERSTANDING THE SWING VOTE</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conservatisme catholique américain à la conquête de l'Europe. Genèse d'un nouveau courant politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES RELIGIONS DANS LA MONDIALISATION, ENTRE ACCULTURATION ET CONTESTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-73, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du livre Catholicisme en tension, Céline Béraud, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATHOLICISME EN TENSION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUTER DARWIN HORS DES CLASSES. LA SAGA JUDICIAIRE DE L'ENSEIGNEMENT DE L'EVOLUTION A L'ECOLE ET SES REPERCUSSIONS SUR LA LAÏCITE SCOLAIRE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de l'évolution et religion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">editions Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Théorie de l'Evolution et Religions, 978-2-366013-058-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme aujourd'hui au miroir de la grande presse : une identité religieuse qui reste méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA NOUVELLE FRANCE PROTESTANTE. ESSOR ET RECOMPOSITION AU XXIe SIECLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-86, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-36, 2017, Débats</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Model: Tensions Between Laïc and Religious Allegiances in French State and Catholic Schools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asghate Publishing Limited. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW, RELIGIOUS FREEDOMS AND EDUCATION IN EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2011, Cultural Diversity and Law collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 73 (1), Editions CERF, 2017, 978-2221107102</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Freedom and Freedom of Expression in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW AND RELIGION IN THE 21st CENTURY: RELATIONS BETWEEN STATES AND RELIGIOUS COMMUNITIES, .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une laïcité transatlantique ? Analyse croisée France/Etats-Unis et comparaison européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Bruno Etienne, le fait religieux comme fait politique. Franck Frégosi (dir), éditions de l'Aube.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-140, 2017</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH CATHOLICS, SECULARIZATION AND POLITICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexington Books. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POLITICS AND RELIGION IN FRANCE AND THE UNITED STATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Publicaciones facultad derecho Universidad Complutense 2015, 978-84-8481-162-6</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ONG CONFESSIONNELLES OU D'ORIGINE CONFESSIONNELLES DE DÉFENSE DE LA LIBERTÉ RELIGIEUSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ONG CONFESSIONNELLES. RELIGIONS ET ACTION INTERNATIONALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.231-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...1134 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196492v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02188070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Eglise de France, les catholiques et la vie politique de l’entre-deux-guerres, un chassé-croisé à demi-fécond</w:t>
               </w:r>
@@ -4887,2945 +4887,3049 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique, modernité et intégralisme dans l’histoire du catholicisme états-unien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 304-305 (2-3), pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.304.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sionisme chrétien, une influence majeure sur la nouvelle administration Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.7dm4xxytv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États-Unis : maccarthysme identitaire et capilotade internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 421 (3), pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ffo.421.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté de l’enseignement aux États-Unis : une inégale protection des droits et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.103-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11pci⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEOCONSERVATIVE MIDGE DECTER'S ANTIFEMINISM: A POTENTIAL MATRIX FOR THE RELIGIOUS StopERA MOVEMENT ? (1970-1975) - en open access URL: https://women.eaas.eu/win-the-eaas-womens-network-journal-issue-4-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIN: The EAAS Women's Network Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Women’s Resistance to Feminisms in the United States, 19th-21st centuries, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension religieuse de la diplomatie américaine: constances et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXIII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance du moralisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (Juin), pp.97-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2306.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’accompagnement des immigrés italiens à la défense internationale des migrants : éclairages socio-historiques sur les évolutions de la Congrégation italienne des Missionnaires de Saint-Charles (Scalabriniens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Artaud de La Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (Religions et Migrations, sous la direction de Marie LEVANT), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources chrétiennes de l'illibéralisme états-unien, pp. 33-47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153 (L'Amérique illibérale de Trump (dossier Isabelle Vagnoux et Jean-Marie Ruiz)), pp.33 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vin.153.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’accompagnement des immigrés italiens à la défense internationale des migrants : éclairages socio-historiques sur les évolutions de la Congrégation italienne des Missionnaires de Saint-Charles (Scalabriniens)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejection or Intended Rejection of the Council of Europe's Istanbul Convention on Preventing and Combating Violence against Women and Domestic Violence in 2019-2021, in the Name of Christian and Islamic Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fides et Libertas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholics and Politics in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Issue 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATHOLIQUES ET POLITIQUE AUX ÉTATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4279.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie du Pape François entre révolution et réactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia O'Connell Killen et Mark Silk (dir.) The Future of Catholicism in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.6334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Riess, The Next Mormons. How Millennials Are Changing the LDS Church, New York, Oxford University Press, 2019, 312 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.10099⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Religion/Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0008429819886729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, State Instrumentalization of Religion and Freedom of Religion, 21</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et Religion dans les élections présidentielles de 2016 aux Etats-Unis : la fin d'une époque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFFIRMATION RELIGIEUSE, POLITIQUE PUBLIQUE ET ALTERNANCE POLITIQUE AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064493ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etu.4279.0007⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd’hui ou La bataille du Premier Amendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité américaine aujourd'hui ou la bataille du premier amendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective sur la croissance des « sans religion » aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPERIENCE DES COURS ISLAMIQUES EN GRANDE BRETAGNE, Annuaire Droit et Religions, PUAM, volume 8, 2015-2016, pp.171-180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ANNUAIRE DROIT ET RELIGION 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AFFAIRE BABYLOUP EN FRANCE. QUELLE PLACE POUR LA RELIGION AU TRAVAIL EN CONTEXTE LAÏQUE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation du religieux en modernité, sous la direction de Nathalie Caron et Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du catholicisme au modèle/contre-modèle américain. L’imaginaire « américaniste » des catholiques étatsuniens des années 1880 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Etats-Unis, modèles, contre-modèles, 4 (145)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L’objection de conscience opposable, nouvelle stratégie légale et judiciaire des acteurs religieux aux Etats-Unis (2011-2018)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Organisation pour la Coopération islamique, Voix mondiale des Musulmans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance d'une opinion publique musulmane aux Etats-Unis après le 11 septembre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shaping Public Opinion from the Sahara to the Caucasus (16th to 21st Centuries), 80 (2), pp.327-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction du voile intégral en France, enjeux sociaux et constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ferchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista General de Derecho Canónico y Derecho Eclesiástico del Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vote et Religion dans les élections présidentielles de 2016 aux Etats-Unis : la fin d'une époque ?</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS LAICITE THE FRENCH CIVIL RELIGION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Washington International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CIVIL RELIGIONS, 41 (44), pp.765-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERNATIONAL TUG OF WAR OVER THE DEFAMATION OF RELIGION (1999-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conscience and Liberty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.75-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papal Thought on Europe and the European Union in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, State and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MOBILISATION DE L'ORGANISATION DE LA CONFÉRENCE ISLAMIQUE MONDIALE CONTRE LA DIFFAMATION DE L'ISLAM (1999-2009) ET SES CONSÉQUENCES EN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.535-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression et Religion - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Péna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Constitution et liberté d'expression, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2008.2456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion in the Public Sphere: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brigham Young University Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (3), pp.611-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcités française et américaine en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quel avenir pour la Laïcité cent ans après la loi de 2015?, 4, pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.83-106</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AU NOM DU CHRIST ET DE L'AMÉRIQUE, LE FONDAMENTALISME AMERICAIN ET SON IMPACT GÉOPOLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ORIGINE RELIGIEUSE DE LA LAÏCITÉ FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONU contre la famille ? La famille dans les textes onusiens depuis la Déclaration universelle des droits de l'homme de 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.1999.1849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.111-130</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catholicisme en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...1164 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7835,2427 +7939,2427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indians, French Canadians and Franco-Indian Mestizos: Catholic Savagery in the English Colonial and American Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque The circulation of Anti-catholicisms in the Anglo-Atlantic Word 17th-21 centuries - Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Gheeraert-Graffeuille – ERIAC et Géraldine Vaughan– IUF-GRHis, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures politiques et religieuses de la droite chrétienne aux Etats-Unis (Années 1970-aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chaire Yves Oltramare Femmes religieuses de pouvoir, IHEID, Genève, octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEID- Jean-François Bayart, Oct 2022, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence envers les femmes, un enjeu international: la réception de la Convention d'Istanbul (2011) au sein des Etats européens - AIX-MARSEILLE UNIVERSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Violence et rapports Femmes-Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Respect et Egalité - AIX MARSEILLE UNIVERSITE, May 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restrictions sanitaires à la liberté de culte devant la justice administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Table ronde Laïcité, Université de Guyane, DFR Sciences juridiques et économiques et le laboratoire MINEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saint-Siège et la mise en place du système onusien dans les archives déjà accessibles des relations entre le Vatican et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pontificat de Pie XII à la veille de l'ouverture des archives vaticanes: bilan historiographique et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Della Sudda - Fabrice Jesné - Frédéric Le Moigne - Marie Levant - Laura Pettinaroli -Christian Sorrel, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole digitale du Pape François face à sa contestation américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RELINUM- Courants conservateurs et radicaux et leurs communications numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LID2MS, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating the Religious Right’s Trump Endorsement and Gender: Macho Descriptive Identity or Substantive Pragmatism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Presthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strictly Observant: Religion, Gender and the State Wolf Institute.Westminster College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épiscopat catholique en Afrique aujourd’hui : frein ou stimulant à l’enracinement de la démocratie pour le continent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Isidore de Souza. Religion, Paix et Développement en Afrique, EITP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Code éthique du Kurral (La Vertu) au prisme chrétien de ses premiers traducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Thirukkural, éthique et représentations : La Vertu, la Fortune et l'Amour"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion; INALCO, Apr 2016, Saint Denis, La Réunion. pp.38--46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, COTONOU, Bénin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole digitale du pape François face à sa contestation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gayte-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COURANTS RELIGIEUX CONSERVATEURS ET RADICAUX ET COMMUNICATION NUMERIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS, 2019, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La parole digitale du pape François face à sa contestation numérique</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Religious Diplomacy since the International Religious Freedom Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIGION, DIPLOMACY AND PEACE : Conférence annuelle de la Commission Internationale d'Etudes et d'Histoire du Christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité coutumière dessinée par la Cour Européenne des droits de l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Formation Laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture judiciaire comme patrimoine commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le Patrimoine culturel européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des femmes et liberté religieuse en Méditerranée: Quels parallélismes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Colloque LIBERTE DE RELIGION ET DE CONVICTION EN MEDITERRANEE: LES NOUVEAUX DEFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Guerre et Paix. Les Religions Facteurs de Réconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la Grande Guerre- Marseille Espérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WELCOMING THE MIGRANTS: INTERNATIONAL CONCERN VS NATIONAL RESISTANCES IN THE CATHOLIC WORLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IRLA Meeting of Experts. Freedom of Religion or Belief in an Age of Unprecedented Human Mobility Forging New Approaches to the Conflict of Identities and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DROITS DE LA FEMME DANS LA DECLARATION UNIVERSELLE DES DROITS DE L'HOMME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et postérité de la Déclaration Universelle des Droits de l'Homme. CNCDH- PSL- EPHE- Science Po Paris/Ecole de Droit. Coordinateurs: Valentine Zubert, Alexandre Boza, Emmanuel Decaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ONG religions pour la paix et la médiation interreligieuse dans les guerres civiles et les conflits ethno-religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES ACTEURS RELIGIEUX DANS L ESPACE INTERNATIONAL ; CERI SciencePo- GSRL EPHE- IRSEM- CESPRA EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LIBERTE RELIGIEUSE : COMPARAISON FRANCO-AMERICAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE « A TALE OF TWO CONSTITUTIONS », VERGENNES HISTORICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, VERSAILLES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far has the holy see fostered religious freedom from Vatican II up to now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universality of Human Rights or Imperialism of the Universal? Seeking Grounds to Stand on. A Homage to Professor David Little. Princeton Theological Seminary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Princeton, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact « religieux » des présidentielles états-uniennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact des Elections Présidentielles américaines sur les Amériques. Institut des Amériques. LARCA Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tolérance à l'interdit, les univers religieux face à la violence faite aux femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TABLE-RONDE CONTRE LES VIOLENCES FAITES AUX FEMMES. ALLSH et Vice-Présidence déléguée à l'égalité. AIx-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, AIX -EN -PROVENCE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs religieux chrétiens dans la mobilisation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIPLOMATIE GLOBALE ET RESSOURCES NATURELLES; LARCA, Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros, Maggy Hary, Stéphanie Prévost, Mélanie Torrent, Jul 2015, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes et effets de la pluralisation religieuse en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme religieux et liberté de culte sur le Plateau des Guyanes. LC2S (ex-CRPLC) Université des Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newt Gingrich ou la figure du conservateur américain converti au catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours religieux-Parcours politiques. Les Convertis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex COMOD Lyon 2, Dec 2014, BORDEAUX, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Novak ou la légitimation catholique du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché des religions et religions du marché aux Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Laboratoire TRIANGLE UMR 5206, Oct 2014, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Alain de Libera : Athènes et Jérusalem, raison et révélation dans les civilisations méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes rencontres de l’Université-Marseille Provence (février- juin 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularité catholique en France au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et sécularité: Tendances et manifestations - Casa de Velasquez- Coordinateurs : Jaime Contreras (Universidad de Alcala) et Rosa Maria Martinez de Codes (Universidad Complutense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANTIFÉMINISME DES MILITANTES CONSERVATRICES CHRÉTIENNES DANS LES ANNEES 1970 AUX ETATS-UNIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORMES RELIGIEUSES A L'EPREUVE DES MUTATIONS DE GENRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence ROCHEFORT; Marie-Eleonora SANNA, May 2012, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIBERTÉ D'EXPRESSION ET RELIGION- RAPPORT SUR LA FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LID2MS, 2019, Aix -en-Provence, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Table ronde internationale de justice constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT DU CHRISTIANISME DANS L'HISTOIRE DE LA MÉDITERRANÉE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMESCO SEMINAIRE GEOPOLITIQUE Fondation Méditerranéen d'Etudes Stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'éthique économique et des Affaires-Faculté de Droit et de Sciences Politiques, Feb 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE FREEDOM OF CONSCIENCE iN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLIAMENTARIANISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, TUNIS, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE FRENCH LAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FREEDOM OF CONSCIENCE IN THE CENTURY OF RUSSIAN PARLAMENTARISM, COLLOQUIUM OF THE SCHOLARS OF RELIGION UNION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Oct 2018, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ordres missionnaires d'origine méridionale au début du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution méridionale au renouveau des ordres religieux au XIXème siècle -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire religieuse méridionale (Université Paul Valéry et de Provence), Oct 2000, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...1392 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10265,352 +10369,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholicism in France from Monarchical Hegemony to Secular Competition: A Turbulent Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard John Neuhaus (1936-2009) : Du radicalisme de gauche au conservatisme intégral. Itinéraire intellectuel et spirituel d'un penseur majeur de la droite religieuse américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETATS, RELIGIONS ET RELATIONS INTERNATIONALES: HISTORIOGRAPHIE -EVOLUTION DEPUIS 1945-PROJET D'ENSEIGNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOD GAP/ RACE GAP : LES TENSIONS CONTEMPORAINES DE LA LOGIQUE PARTISANE AUX ETATS-UNIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gayte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRENCH RELIGIOUS GEOGRAPHY AND POLITICAL CHANGES SINCE THE 2010s: VOTE HYPOTHESIS BASED ON FOURQUET-LEBRAS 2014 REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10620,104 +10724,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et Politique aux Etats-Unis: une relation en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10727,157 +10831,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la théorie de l'évolution versus l'enseignement du créationnisme : jurisprudences aux Etats-Unis et en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01966771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10945,51 +11049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6D29353"/>
+    <w:nsid w:val="F14429D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +11280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05539017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dm4xxytv" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/chelini-pont/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsrl-cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irel.ephe.psl.eu/institut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rozell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tdj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Khillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/geopolitique-religieuse-en-mediterranee-imad-khillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Rozell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05539017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05552985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/religion-et-covid-francois-hourmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.8210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/liberte-de-religion-et-de-conviction-en-mediterranee-valentine-zuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traducci&#243;n Realizada Por Diana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Avila P&#233;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ferchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=62394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00714917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.304.0137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dm4xxytv" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05452859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0949" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267127v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936507v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Artaud de La Ferri&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936739v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04175128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4279.0007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6334" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008429819886729" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02357906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064493ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02196508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;na" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tawil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2008.2456" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02516384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1849" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936709v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03128891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Presthus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02271339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02299889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356611v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02300003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02356574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996964v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>