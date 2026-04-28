--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -287,195 +287,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home visiting intervention over pregnancy and the first two years of life to promote healthy feeding practices and energy balance-related behaviors and prevent obesity risk in children from socially disadvantaged families: protocol for a participant-blinded, two-arm, parallel-group randomized controlled trial—the ECAIL study</w:t>
+                <w:t xml:space="preserve">Breastfeeding association with DNA methylation in the pregnancy and childhood epigenetics (PACE) consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+                <w:t xml:space="preserve">Doretta Caramaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Sion</w:t>
+                <w:t xml:space="preserve">Sílvia Fernández-Barrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Hincker</w:t>
+                <w:t xml:space="preserve">Emma Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Béghin</w:t>
+                <w:t xml:space="preserve">Adrià Cruells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Darina Czamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.3659. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-25004-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-025-02042-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338821v1</w:t>
+                <w:t xml:space="preserve">hal-05595752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Social Inequalities in Childhood Asthma: Quantifying the Mediating Role of Modifiable Early-Life Risk Factors in Seven European Birth Cohorts</w:t>
               </w:r>
@@ -857,24082 +857,24216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety on the establishment of dietary guidelines for people following a diet that excludes some or all foods of animal origin (vegetarians)</w:t>
+                <w:t xml:space="preserve">Home visiting intervention over pregnancy and the first two years of life to promote healthy feeding practices and energy balance-related behaviors and prevent obesity risk in children from socially disadvantaged families: protocol for a participant-blinded, two-arm, parallel-group randomized controlled trial—the ECAIL study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oriane Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0074⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-25004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329398v1</w:t>
+                <w:t xml:space="preserve">hal-05338821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untargeted data mining strategy for extracting chemical exposome signatures from LC-HRMS data: Application to meconium for early-life exposure assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety on the establishment of dietary guidelines for people following a diet that excludes some or all foods of animal origin (vegetarians)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Venot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1379, pp.344751. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447337v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+                <w:t xml:space="preserve">An untargeted data mining strategy for extracting chemical exposome signatures from LC-HRMS data: Application to meconium for early-life exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Dylan Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Éric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Billard</w:t>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Boscher</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1379, pp.344751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038539v1</w:t>
+                <w:t xml:space="preserve">hal-05447337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
+                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329391v1</w:t>
+                <w:t xml:space="preserve">hal-05038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to heavy metals and childhood atopic disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels and determinants of exposure to perfluoroalkyl substances in French pregnant women from the SEPAGES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manel Ghozal</w:t>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Anne Lise Brantsæter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121062⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.109559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05074647v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to pesticides and gestational diabetes mellitus in the Elfe Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 284, pp.122275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and determinants of exposure to perfluoroalkyl substances in French pregnant women from the SEPAGES cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Duval</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Carras</w:t>
+                <w:t xml:space="preserve">Jean‐françois Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym El Rafei-Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109559⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111152v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Dietary Inflammatory Index and Biomarkers of Inflammation at Birth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Prenatal exposure to heavy metals and childhood atopic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Dow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.70108⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 270, pp.121062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05282409v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05074647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet quality during pregnancy and biomarkers of potentially toxic trace element exposure: Data from the ELFE cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Maternal Dietary Inflammatory Index and Biomarkers of Inflammation at Birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Dow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith van der Waerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2024.114793⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.70108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664061v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05282409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the changes in mothers’ diets after the birth of a child: results from the NutriNet-Santé cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Maternal diet quality during pregnancy and biomarkers of potentially toxic trace element exposure: Data from the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Dow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711452400117X⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.114793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2024.114793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756046v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of infant formula consumed in the first months of life and allergy in the EDEN mother-child cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13673⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.107532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626780v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics of infant formula consumed in the first months of life and allergy in the EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e13673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643752v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between combined urban and lifestyle factors and respiratory health in European children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the changes in mothers’ diets after the birth of a child: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maribel Casas</w:t>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leda Chatzi</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.117774. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (7), pp.956-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S000711452400117X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326473v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and body mass index up to 7.5 years in the French nationwide ELFE study</w:t>
+                <w:t xml:space="preserve">Associations between combined urban and lifestyle factors and respiratory health in European children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Camier</w:t>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Sandra Andrusaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Chatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.13121⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.117774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558610v1</w:t>
+                <w:t xml:space="preserve">hal-04326473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is an antioxidant-rich or a pro-inflammatory diet during pregnancy associated with allergic and respiratory multimorbidity in children from the ELFE birth cohort?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+                <w:t xml:space="preserve">Infant feeding practices and body mass index up to 7.5 years in the French nationwide ELFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e13121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114524002642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835662v1</w:t>
+                <w:t xml:space="preserve">hal-04558610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.13048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parental lifestyle patterns in the preconception and pregnancy periods on childhood obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+                <w:t xml:space="preserve">Is an antioxidant-rich or a pro-inflammatory diet during pregnancy associated with allergic and respiratory multimorbidity in children from the ELFE birth cohort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Dow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (10), pp.1356-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114524002642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1166981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04176193v1</w:t>
+                <w:t xml:space="preserve">hal-04835662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is breastfeeding duration related to the health of migrant mother–child dyads experiencing homelessness? The ENFAMS cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Descarpentrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brugailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (5), pp.796-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary feeding practices are related to the risk of food allergy in the ELFE cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of parental lifestyle patterns in the preconception and pregnancy periods on childhood obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divaret‐chauveau</w:t>
+                <w:t xml:space="preserve">Marion Lecorguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Mireille Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deschildre</w:t>
+                <w:t xml:space="preserve">Aisling O’donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15828⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1166981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1166981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174304v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three dietary groups in French university students and their associations with nutritional quality and environmental impact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complementary feeding practices are related to the risk of food allergy in the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Divaret‐chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschildre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (9), pp.2456-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1323648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04534122v1</w:t>
+                <w:t xml:space="preserve">hal-04174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macronutrient intake during infancy and neurodevelopment in preschool children from the EDEN mother–child cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of three dietary groups in French university students and their associations with nutritional quality and environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1323648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1323648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41430-023-01273-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04176183v1</w:t>
+                <w:t xml:space="preserve">hal-04534122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental feeding practices as potential moderating or mediating factors in the associations between children's early and later growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Macronutrient intake during infancy and neurodevelopment in preschool children from the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-023-01255-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (6), pp.668-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-023-01273-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176175v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysed proteins in infant formula and child neurodevelopment up to the age of 3.5 years: the nationwide ELFE birth cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Parental feeding practices as potential moderating or mediating factors in the associations between children's early and later growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000211⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (3), pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-023-01255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986090v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Food Allergy in France up to 5.5 Years of Age: Results from the ELFE Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Hydrolysed proteins in infant formula and child neurodevelopment up to the age of 3.5 years: the nationwide ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (7), pp.1167-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14173624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786831v1</w:t>
+                <w:t xml:space="preserve">hal-03986090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Mid-Term Impacts of COVID-19 Outbreak on the Nutritional Quality and Environmental Impact of Diet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence of Food Allergy in France up to 5.5 Years of Age: Results from the ELFE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tamazouzt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deschildre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.838351⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14173624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658269v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal Diet before Conception and Its Social Determinants in the Elfe Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is the association between dietary patterns and cognition mediated by children's adiposity? A longitudinal approach in Generation XXI birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14194008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176167v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of maternal dietary quality and dietary inflammation during pregnancy: An individual participant data meta-analysis of seven European cohorts from the ALPHABET consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The motivational roots of sustainable diets: Analysis of food choice motives associated to health, environmental and socio-cultural aspects of diet sustainability in a sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.06.042⟩</w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2022.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03865793v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the association between dietary patterns and cognition mediated by children's adiposity? A longitudinal approach in Generation XXI birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Notes méthodologiques sur l’approche holistique des consommations alimentaires : méthodes, concepts et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (4), pp.260-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.11.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694511v1</w:t>
+                <w:t xml:space="preserve">hal-03917951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes méthodologiques sur l’approche holistique des consommations alimentaires : méthodes, concepts et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paternal Diet before Conception and Its Social Determinants in the Elfe Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Krinitzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14194008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03917951v1</w:t>
+                <w:t xml:space="preserve">hal-04176167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motivational roots of sustainable diets: Analysis of food choice motives associated to health, environmental and socio-cultural aspects of diet sustainability in a sample of French adults</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictors of maternal dietary quality and dietary inflammation during pregnancy: An individual participant data meta-analysis of seven European cohorts from the ALPHABET consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Shivappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.1991-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clrc.2022.100059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03643295v1</w:t>
+                <w:t xml:space="preserve">inserm-03865793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between maternal eating behaviors and feeding practices in toddlerhood</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short- and Mid-Term Impacts of COVID-19 Outbreak on the Nutritional Quality and Environmental Impact of Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.838351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.838351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694308v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet during pregnancy and child neurodevelopment up to age 3.5 years: the nationwide Étude Longitudinale Française depuis l'Enfance (ELFE) birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+                <w:t xml:space="preserve">LC-PUFA enrichment in infant formula and neurodevelopment up to age 3.5 years in the French nationwide ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac206⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (6), pp.2979-2991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02863-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786852v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-PUFA enrichment in infant formula and neurodevelopment up to age 3.5 years in the French nationwide ELFE birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+                <w:t xml:space="preserve">Maternal diet during pregnancy and child neurodevelopment up to age 3.5 years: the nationwide Étude Longitudinale Française depuis l'Enfance (ELFE) birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02863-6⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 116 (4), pp.1101-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694022v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices associated with adiposity peak and rebound in the EDEN mother–child cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between maternal eating behaviors and feeding practices in toddlerhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-021-01059-y⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.106016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694007v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and sleep at 1 year of age in the nationwide ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Infant feeding practices associated with adiposity peak and rebound in the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata H Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.809-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-021-01059-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940733v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Children’s Genetic Susceptibility to Obesity, Infant’s Appetite and Parental Feeding Practices in Toddlerhood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Infant feeding practices and sleep at 1 year of age in the nationwide ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051468⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e13072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693932v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic, socioeconomic, and sociocultural factors associated with any breastfeeding in homeless mothers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rico Berrocal</w:t>
+                <w:t xml:space="preserve">Diet during pregnancy: Influence of social characteristics and migration in the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noelle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13167⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.e13140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185798v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet during pregnancy: Influence of social characteristics and migration in the ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Demographic, socioeconomic, and sociocultural factors associated with any breastfeeding in homeless mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rico Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.e13140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13140⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144495v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early growth according to protein content of infant formula: Results from the EDEN and ELFE birth cohorts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Associations between Children’s Genetic Susceptibility to Obesity, Infant’s Appetite and Parental Feeding Practices in Toddlerhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12803⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264974v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant feeding clusters are associated with respiratory health and allergy at school age in the PARIS birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgoin‐heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (4), pp.223-1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/all.14568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of infant formula with long-chain polyunsaturated fatty acids and risk of infection and allergy in the nationwide ELFE birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+                <w:t xml:space="preserve">Early growth according to protein content of infant formula: Results from the EDEN and ELFE birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse‐paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15137⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e12803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to pesticides and risk of preeclampsia among pregnant women: Results from the ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Enrichment of infant formula with long-chain polyunsaturated fatty acids and risk of infection and allergy in the nationwide ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (5), pp.1522-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217204v1</w:t>
+                <w:t xml:space="preserve">hal-03693984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Diet and Children's Trajectories of Anxiety and Depression Symptoms from 3 to 8 Years: The EDEN Mother-Child Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal exposure to pesticides and risk of preeclampsia among pregnant women: Results from the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+                <w:t xml:space="preserve">Isabelle Enderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriane Cognez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa343⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.111048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144507v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding initiation or duration and longitudinal patterns of infections up to 2 years and skin rash and respiratory symptoms up to 8 years in the EDEN mother–child cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Prenatal Diet and Children's Trajectories of Anxiety and Depression Symptoms from 3 to 8 Years: The EDEN Mother-Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (1), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904859v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal religion and breastfeeding intention and practice in the US Project Viva cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Association between Dietary Intake of One-Carbon Metabolism Nutrients in the Year before Pregnancy and Birth Anthropometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecorguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/birt.12477⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12030838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02418236v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Dietary Intake of One-Carbon Metabolism Nutrients in the Year before Pregnancy and Birth Anthropometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maternal religion and breastfeeding intention and practice in the US Project Viva cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan y Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl L Rifas-Shiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12030838⟩</w:t>
+              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/birt.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904865v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02418236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J. Heinrich</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Raherison</w:t>
+                <w:t xml:space="preserve">Breastfeeding initiation or duration and longitudinal patterns of infections up to 2 years and skin rash and respiratory symptoms up to 8 years in the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.13146⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898234v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the Dietary Approaches to Stop Hypertension (DASH) Score in Women from Seven Pregnancy Cohorts from the European ALPHABET Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kinga Polanska</w:t>
+                <w:t xml:space="preserve">Reply to J. Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse‐paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Dufourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11112706⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.108-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367151v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An association between maternal weight change in the year before pregnancy and infant birth weight: ELFE, a French national birth cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deriving the Dietary Approaches to Stop Hypertension (DASH) Score in Women from Seven Pregnancy Cohorts from the European ALPHABET Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Cheminat</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Polanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002871⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02273886v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Inequalities in Prenatal Folic Acid Supplementation: Results from the ELFE Cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Use of partially hydrolysed formula in infancy and incidence of eczema, respiratory symptoms or food allergies in toddlers from the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11051108⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02305891v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02305833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet before and during pregnancy and risk of asthma and allergic rhinitis in children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Breastfeeding initiation and duration in France: The importance of intergenerational and previous maternal breastfeeding experiences — results from the nationwide ELFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13223-019-0353-2⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273287v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternity or parental leave and breastfeeding duration: Results from the ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Davisse‐paturet</w:t>
+                <w:t xml:space="preserve">Association between genetic obesity susceptibility and mother-reported eating behavior in children up to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Akoli Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.12872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02305862v1</w:t>
+                <w:t xml:space="preserve">inserm-02093066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of partially hydrolysed formula in infancy and incidence of eczema, respiratory symptoms or food allergies in toddlers from the ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bois</w:t>
+                <w:t xml:space="preserve">Maternal diet before and during pregnancy and risk of asthma and allergic rhinitis in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Baïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.13094⟩</w:t>
+              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13223-019-0353-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02305833v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between genetic obesity susceptibility and mother-reported eating behavior in children up to 5 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Social Inequalities in Prenatal Folic Acid Supplementation: Results from the ELFE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12496⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11051108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093066v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02305891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding initiation and duration in France: The importance of intergenerational and previous maternal breastfeeding experiences — results from the nationwide ELFE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Maternity or parental leave and breastfeeding duration: Results from the ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon‐guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse‐paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e12872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2018.10.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01973919v1</w:t>
+                <w:t xml:space="preserve">inserm-02305862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">An association between maternal weight change in the year before pregnancy and infant birth weight: ELFE, a French national birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecorguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Jacota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (8), pp.e1002871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02461791v1</w:t>
+                <w:t xml:space="preserve">inserm-02273886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding Status and Duration and Infections, Hospitalizations for Infections and Antibiotic Use in the First Two Years of Life in the ELFE Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (7), pp.1607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11071607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02305847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune components of early breastmilk: Association with maternal factors and with reported food allergy in childhood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.12998⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e12878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619781v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02461791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Immune components of early breastmilk: Association with maternal factors and with reported food allergy in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Berdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anne Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.12998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094705v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration sociale de l'alimentation périnatale en France. Synthèse des résultats de la cohorte ELFE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Infant feeding practices and sleep development in pre-schoolers from the EDEN mother- child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929743v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of use of added sugar, salt, and fat in infant foods up to 10 months in the nationwide ELFE cohort study: Associated infant feeding and caregiving practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">Structuration sociale de l'alimentation périnatale en France. Synthèse des résultats de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dhuot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129-130 (4e trimestre 2018 - 1e trimestre 2019), pp.99-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622419v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‐fortified formula use in young children and association with socioeconomic factors in the French nationwide ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Frequency of use of added sugar, salt, and fat in infant foods up to 10 months in the nationwide ELFE cohort study: Associated infant feeding and caregiving practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Ksiazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.14682⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11040733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093132v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iron‐fortified formula use in young children and association with socioeconomic factors in the French nationwide ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvia Sacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Alexander</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (7), pp.1285-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.14682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904851v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Helle Margrete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691368v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898171v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the introduction of complementary feeding in the French ELFE cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Tichit</w:t>
+                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12536⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (9), pp.1671-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621714v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal diet and children's trajectories of hyperactivity-inattention and conduct problems from 3 to 8 years: the EDEN mother-child cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpp.12898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904871v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of infant formula in the ELFE study: The association with social and health-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Ksiazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.e12477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904542v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of infant formula in the ELFE study: The association with social and health-related factors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Factors associated with the introduction of complementary feeding in the French ELFE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Ksiazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bois</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.e12477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12477⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.e12536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093086v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early factors related to carbohydrate and fat intake at 8 and 12 months: results from the EDEN mother–child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Forhan</w:t>
+                <w:t xml:space="preserve">Prenatal diet and children's trajectories of hyperactivity-inattention and conduct problems from 3 to 8 years: the EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2016.216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1003-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.12898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565190v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">Early factors related to carbohydrate and fat intake at 8 and 12 months: results from the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W L Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.219 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2016.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898156v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéquation des consommations alimentaires des femmes enceintes de l’étude ELFE aux recommandations du Programme national nutrition santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
+                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093502v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation and modification of genetic susceptibility to obesity by eating behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ad Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Brage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (4), pp.996-1004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.157396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Saldanha-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093112v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Trajectories during the Perinatal Period and Their Risk Factors: The Nationally Representative French ELFE (Etude Longitudinale Française Depuis l'Enfance) Birth Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Martins</w:t>
+                <w:t xml:space="preserve">Adéquation des consommations alimentaires des femmes enceintes de l’étude ELFE aux recommandations du Programme national nutrition santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.194-203. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000479022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702909v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés rencontrées pour la réalisation d’une recherche interventionnelle en santé publique : l’étude ECAIL</w:t>
+                <w:t xml:space="preserve">Smoking Trajectories during the Perinatal Period and Their Risk Factors: The Nationally Representative French ELFE (Etude Longitudinale Française Depuis l'Enfance) Birth Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cavalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Fabienne El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Turck</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beghin</w:t>
+                <w:t xml:space="preserve">Judith van Der Waerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Bonhoure</w:t>
+                <w:t xml:space="preserve">Pamela J. Surkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.11.004⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000479022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898136v1</w:t>
+                <w:t xml:space="preserve">hal-01702909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disrupting chemicals and growth of children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (2), pp.108-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of early feeding practices on growth indices and obesity at preschool children from four European countries and UK schoolchildren and adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Difficultés rencontrées pour la réalisation d’une recherche interventionnelle en santé publique : l’étude ECAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Oliveira</w:t>
+                <w:t xml:space="preserve">Dominique Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina-Paulina Lambrinou</w:t>
+                <w:t xml:space="preserve">Laurent Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-017-2961-5⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.94-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898199v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Dietary Exposures to Sweetness and Fattiness Increase during the First Year of Life and Are Associated with Feeding Practices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of early feeding practices on growth indices and obesity at preschool children from four European countries and UK schoolchildren and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">George Moschonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina-Paulina Lambrinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.234005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176 (9), pp.1181-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-017-2961-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412616v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Infant Dietary Exposures to Sweetness and Fattiness Increase during the First Year of Life and Are Associated with Feeding Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (11), pp.2334 - 2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322507v1</w:t>
+                <w:t xml:space="preserve">hal-01412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Breastfeeding Initiation: A Comparison between France and French-Speaking Canada</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Dubois</w:t>
+                <w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Natalie Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166946⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904891v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-waking trajectories and associated factors in French preschoolers from the EDEN birth-cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to pesticide residues and associated risk in the French ELFE cohort of pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92–93, pp.533--542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2016.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899403v1</w:t>
+                <w:t xml:space="preserve">hal-01319892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to pesticide residues and associated risk in the French ELFE cohort of pregnant women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Hulin</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13080824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01319892v1</w:t>
+                <w:t xml:space="preserve">hal-01375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home and Work Physical Activity Environments: Associations with Cardiorespiratory Fitness and Physical Activity Level in French Women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Night-waking trajectories and associated factors in French preschoolers from the EDEN birth-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilse de Bourdeaudhuij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27-28, pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13080824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01375564v1</w:t>
+                <w:t xml:space="preserve">hal-02899403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durée de l’allaitement en France selon les caractéristiques des parents et de la naissance. Résultats de l’étude longitudinale française Elfe, 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Factors Associated with Breastfeeding Initiation: A Comparison between France and French-Speaking Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa-Christine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana M. Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0166946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203828v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns track from infancy to preschool age: cross-sectional and longitudinal perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Durée de l’allaitement en France selon les caractéristiques des parents et de la naissance. Résultats de l’étude longitudinale française Elfe, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.522-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898146v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth Weight and Eating Behaviors of Young Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Moreira</w:t>
+                <w:t xml:space="preserve">Dietary patterns track from infancy to preschool age: cross-sectional and longitudinal perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Siewe Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2014.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (4), pp.775-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.201988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898183v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early feeding practices on healthy diet variety score among pre-school children in four European birth cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Moschonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Manios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (10), pp.1774-1784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980014002390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Birth Weight and Eating Behaviors of Young Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Emmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (1), pp.59-65.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2014.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264510v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635055v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l’enquête Elfe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219581v1</w:t>
+                <w:t xml:space="preserve">hal-02635055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l’allaitement à la maternité selon les caractéristiques des parents et les conditions de l’accouchement. Résultats de l’Enquête Elfe maternité, France métropolitaine, 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l’enquête Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wagner</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (Supplément 1, Décembre 2014), pp.S30-S31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190119v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary n6:n3 fatty acid ratio during pregnancy is inversely associated with child neurodevelopment in the EDEN mother-child cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Prévalence de l’allaitement à la maternité selon les caractéristiques des parents et les conditions de l’accouchement. Résultats de l’Enquête Elfe maternité, France métropolitaine, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.440-449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00850207v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding Duration and Cognitive Development at 2 and 3 Years of Age in the EDEN Mother-Child Cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">The dietary n6:n3 fatty acid ratio during pregnancy is inversely associated with child neurodevelopment in the EDEN mother-child cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bonet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pediatr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (9), pp.1481-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.178640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2012.11.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00788598v1</w:t>
+                <w:t xml:space="preserve">inserm-00850207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood and Adult Secondhand Smoke and Type 2 Diabetes in Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fagherazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruaualt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (9), pp.2720-2725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/dc12-2173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02859952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding patterns over the first year of life: influence of family characteristics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Breastfeeding Duration and Cognitive Development at 2 and 3 Years of Age in the EDEN Mother-Child Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Alfaiate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2012.200⟩</w:t>
+              <w:t xml:space="preserve">J Pediatr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (1), pp.36-42.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2012.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01124422v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00788598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of early feeding practices on fruit and vegetable intake among preschool children in 4 European birth cohorts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Moschonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Betoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.112.057026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00850212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Jones</w:t>
+                <w:t xml:space="preserve">Infant feeding patterns over the first year of life: influence of family characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (6), pp.631-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2012.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-00738484v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01124422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of infant formula use and relation with growth in the first 4 months.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Betoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2), pp.267-279 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00415.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00738495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed and Unprocessed Red Meat Consumption and Incident Type 2 Diabetes Among French Women</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruaualt</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie A. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Grammatikaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc11-1518⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02859949v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00738484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding and Infant Temperament at Age Three Months</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Processed and Unprocessed Red Meat Consumption and Incident Type 2 Diabetes Among French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fagherazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ieuan Hughes</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruaualt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.128-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc11-1518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898202v1</w:t>
+                <w:t xml:space="preserve">pasteur-02859949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent variables and structural equation models for longitudinal relationships: an illustration in nutritional epidemiology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chavance</w:t>
+                <w:t xml:space="preserve">Breastfeeding and Infant Temperament at Age Three Months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Escolano</w:t>
+                <w:t xml:space="preserve">Katrien Wijndaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Romon</w:t>
+                <w:t xml:space="preserve">Matthew Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Carlo Acerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieuan Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-10-37⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00480626v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth weight, body silhouette over the life course, and incident diabetes in 91,453 middle-aged women from the French Etude Epidemiologique de Femmes de la Mutuelle Generale de l'Education Nationale (E3N) Cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Latent variables and structural equation models for longitudinal relationships: an illustration in nutritional epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc09-1304⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-10-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00433469v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00480626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menopausal hormone therapy and new-onset diabetes in the French Etude Epidemiologique de Femmes de la Mutuelle Générale de l'Education Nationale (E3N) cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Birth weight, body silhouette over the life course, and incident diabetes in 91,453 middle-aged women from the French Etude Epidemiologique de Femmes de la Mutuelle Generale de l'Education Nationale (E3N) Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Beverley Balkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mesrine</w:t>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-009-1456-y⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc09-1304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00433479v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and relative validity of a food-frequency questionnaire among French adults and adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (2), pp.282-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00222800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between maternal seafood consumption before pregnancy and fetal growth: evidence for an association in overweight women. The EDEN mother-child cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Drouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.76-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3016.2008.00982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal fatty acid intake and fetal growth: evidence for an association in overweight women. The 'EDEN mother-child' cohort (study of pre- and early postnatal determinants of the child's development and health).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Menopausal hormone therapy and new-onset diabetes in the French Etude Epidemiologique de Femmes de la Mutuelle Générale de l'Education Nationale (E3N) cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Goua</w:t>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Nutr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508025038⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (10), pp.2092-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-009-1456-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318478v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive restraint, uncontrolled eating and emotional eating: correlations between parent and adolescent.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maternal fatty acid intake and fetal growth: evidence for an association in overweight women. The 'EDEN mother-child' cohort (study of pre- and early postnatal determinants of the child's development and health).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Drouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Basdevant</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiébaugeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2008.00164.x⟩</w:t>
+              <w:t xml:space="preserve">Br J Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (4), pp.583-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508025038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00294741v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00318478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental feeding practices in the United States and in France: relationships with child's characteristics and parent's eating behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cognitive restraint, uncontrolled eating and emotional eating: correlations between parent and adolescent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Musher-Eizenman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2008.00164.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00404264v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00294741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting diabetes - clinical, biological and genetic approaches: the D.E.S.I.R. Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lange</w:t>
+                <w:t xml:space="preserve">Parental feeding practices in the United States and in France: relationships with child's characteristics and parent's eating behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dara Musher-Eizenman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Leporc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayla Holub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (6), pp.1064-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/dc08-0368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00301915v1</w:t>
+                <w:t xml:space="preserve">inserm-00404264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is restrained eating a risk factor for weight gain in a general population?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Borys</w:t>
+                <w:t xml:space="preserve">Predicting diabetes - clinical, biological and genetic approaches: the D.E.S.I.R. Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Balkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (10), pp.2056-2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc08-0368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00085346v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00301915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth curves of anthropometric indices in a general population of French children and comparison with reference data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kettaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur J Clin Nutr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (12), pp.1430-1436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00085244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is restrained eating a risk factor for weight gain in a general population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.132-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00085346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal dietary exposure to mixtures of chemicals and allergic or respiratory diseases up to 5 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation bio, allergie et croissance (cohorte Elfe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium pédiatres SFP : Table ronde sur l'alimentation bio de l'enfant, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643957v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement et surpoids : la situation française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prenatal dietary exposure to mixtures of chemicals and allergic or respiratory diseases up to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium INRAE, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644108v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation bio, allergie et croissance (cohorte Elfe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Allaitement et surpoids : la situation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Symposium pédiatres SFP : Table ronde sur l'alimentation bio de l'enfant, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Symposium INRAE, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644107v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diet during pregnancy and child’s birth weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Njonfang Mbakop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Perinatal and Paediatric Epidemiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding duration and child’s health: the French situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Updating Global Exclusive Breastfeeding Recommendations: An Open Table Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Swiss Tropical and Public Health Institute, Sep 2024, Allschwil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal dietary exposure to mixtures of chemicals and allergic or respiratory diseases up to 5 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation maternelle pendant la grossesse et neurodéveloppement de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff de périnatalité de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs immunomodulateurs du lait maternel précoce et risque d’allergie chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Assi Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Tajeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à 8 mois aux contaminants alimentaires liés aux procédés industriels et profils de multimorbidité allergique et respiratoire entre 1 et 8 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643856v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French students</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposition à 8 mois aux contaminants alimentaires liés aux procédés industriels et profils de multimorbidité allergique et respiratoire entre 1 et 8 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ineza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257835v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de végétalisation de l’alimentation pendant la grossesse et poids de naissance de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Njonfang Mbakop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary food introduction and allergic diseases in childhood in the ELFE nationwide cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation des étudiants : mise en évidence de trois typologies de mangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alimentaires des nourrissons associées au pic et au rebond d’adiposité dans l’étude EDEN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation pendant la grossesse et neuro-développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique des études Elfe &amp; Epipage 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739212v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture matters- Food pieces and developmental milestones</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Moderating effect of early feeding practices in the association between child’s genetic susceptibly to obesity and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dubel-Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPGHAN, Jun 2022, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">9th Congress of the European Academy of Paediatric Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811085v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderating effect of early feeding practices in the association between child’s genetic susceptibly to obesity and growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Texture matters- Food pieces and developmental milestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Congress of the European Academy of Paediatric Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPGHAN, Jun 2022, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745174v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation pendant la grossesse et neuro-développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques alimentaires des nourrissons associées au pic et au rebond d’adiposité dans l’étude EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des études Elfe &amp; Epipage 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. pp.S5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745168v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early feeding practices and neurodevelopment up to the age of 3.5 years in the French ELFE cohort: beyond breastfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Food4BrainHealth International Research Network (RRIF4BH) between INRAE, Université de Bordeaux and Université Laval and 10 institutional partners, from Canada and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food4BrainHealth International Research Network (RRIF4BH), Oct 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating effect of parental restrictive feeding practices in the association between early and later growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Nutrition &amp; Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging priority populations for obesity prevention in the first 2000 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant feeding practices and early neurodevelopment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. international conference on Nutrition &amp; Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant formula dietary specifications and child growth in the Elfe birth cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Allaitement maternel, diversification, déterminant des conduites alimentaires et conséquences sur le développement de l’enfant. Résultats de l’Étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 9th Congress of the European Academy of Paediatric Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">5. journée du groupe Oralité de l’hôpital Necker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745175v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement maternel, diversification, déterminant des conduites alimentaires et conséquences sur le développement de l’enfant. Résultats de l’Étude ELFE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Adam</w:t>
+                <w:t xml:space="preserve">Infant formula dietary specifications and child growth in the Elfe birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Abou Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journée du groupe Oralité de l’hôpital Necker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">. 9th Congress of the European Academy of Paediatric Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745167v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparations infantiles enrichies en acides gras polyinsaturés et risque d’infections/allergies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des critères de choix alimentaires et de la qualité nutritionnelle de l’alimentation pendant le confinement lié à l’épidémie de COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maë Labesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des sociétés francophones de pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition - JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739209v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des critères de choix alimentaires et de la qualité nutritionnelle de l’alimentation pendant le confinement lié à l’épidémie de COVID-19 en France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préparations infantiles enrichies en acides gras polyinsaturés et risque d’infections/allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition - JFN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès des sociétés francophones de pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367631v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibilité génétique à l’obésité, restriction parentale vis-à-vis de l’alimentation et croissance des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des recommandations nutritionnelles pendant la grossesse et risque d’eczéma ou d’allergies alimentaires chez l’enfant jusqu’à 5,5 ans dans la cohorte ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des allergies alimentaires en France : données de la cohorte ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tamazouzt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deschildre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation d’aliments issus de l’agriculture biologique chez les femmes enceintes et les nourrissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant feeding practices and early growth among children of the nationwide Elfe cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Initiating complementary feeding: a decision influenced by the child's growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Ksiazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. international conference on Nutrition and growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941515v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating complementary feeding: a decision influenced by the child's growth?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">The association between the maternal dietary intake of methyl-donors and birth anthropometry in the French EDEN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecorguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. international conference on Nutrition and growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th International Conference on Nutrition &amp; Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941545v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between the maternal dietary intake of methyl-donors and birth anthropometry in the French EDEN cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Infant feeding practices and early growth among children of the nationwide Elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Carnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Nutrition &amp; Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">7. international conference on Nutrition and growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525812v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecorguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées du Collège des sages-femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques de l’EHESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, Mar 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525814v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre l’apport maternel préconceptionnel en micronutriments impliqués dans les processus de méthylation de l’ADN et les mesures anthropométriques à la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecorguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques de l’EHESP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESP, Mar 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées du Collège des sages-femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525813v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation périnatale en France, entre normes et pratiques. Synthèse des publications de la cohorte ELFE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à l’âge d’1 an dans l’étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Messayke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Beco "Bébé, petite enfance en contextes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS BECO. FRA., May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788710v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation pendant la première année de vie et sommeil de l’enfant à l’âge d’1 an dans l’étude ELFE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'alimentation périnatale en France, entre normes et pratiques. Synthèse des publications de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dhuot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Beco "Bébé, petite enfance en contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO. FRA., May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739198v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de profils d'alimentation précoce et associations avec les allergies/la santé respiratoire chez les enfants à 8 ans dans la cohorte de naissances PARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rancière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux AGPI-LC dans les premiers mois de vie et neurodéveloppement jusqu’à 3,5 ans des enfants de l’étude ELFE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">Suivi des recommandations nutritionnelles pendant la grossesse et neurodéveloppement jusqu’à 3,5 ans des enfants de l’étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739189v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des recommandations nutritionnelles pendant la grossesse et neurodéveloppement jusqu’à 3,5 ans des enfants de l’étude ELFE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Exposition aux AGPI-LC dans les premiers mois de vie et neurodéveloppement jusqu’à 3,5 ans des enfants de l’étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739184v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’alimentation dans la 1ère année et croissance précoce des enfants de la cohorte nationale ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débuter la diversification alimentaire : une décision influencée par la croissance de l'enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Ksiazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Beco "Bébé, petite enfance en contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS BECO. FRA., May 2019, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement dans la première année de vie et trajectoires d’infections et de symptômes allergiques dans la cohorte mère-enfant EDEN</w:t>
+                <w:t xml:space="preserve">Infant milk feeding at 2 months and incidence of allergies up to 2 years in the French nationwide ELFE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Nutrition &amp; Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739175v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant milk feeding at 2 months and incidence of allergies up to 2 years in the French nationwide ELFE cohort</w:t>
+                <w:t xml:space="preserve">Allaitement dans la première année de vie et trajectoires d’infections et de symptômes allergiques dans la cohorte mère-enfant EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Nutrition &amp; Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739016v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation lactée à 2 mois et allergies - cohorte ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés Françaises de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant milk feeding at 2 months and incidence of eczema, food allergy or respiratory symptoms up to 2 years in the nationwide ELFE cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’alimentation des pères avant la conception et lien avec le poids de naissance dans la cohorte nationale ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Krinitzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Congress of the European Academy of Paediatric Societies (EAPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739010v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-fortified formula consumption in toddlers and association with sociodemographic factors in France: results from the ELFE national birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Nutrition &amp; Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739020v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of added sugar, salt and fat in the first year in France and associated factors in the ELFE cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Iron-fortified formula consumption in toddlers and association with sociodemographic factors in France: results from the ELFE national birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvia Sacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. international conference on Nutrition and growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Nutrition &amp; Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790349v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation lactée à 2 mois et incidence des allergies dans les deux premières années de vie dans la cohorte nationale Elfe</w:t>
+                <w:t xml:space="preserve">Infant milk feeding at 2 months and incidence of eczema, food allergy or respiratory symptoms up to 2 years in the nationwide ELFE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Congress of the European Academy of Paediatric Societies (EAPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03739032v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+                <w:t xml:space="preserve">Use of added sugar, salt and fat in the first year in France and associated factors in the ELFE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Ksiazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">5. international conference on Nutrition and growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737654v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’alimentation des pères avant la conception et lien avec le poids de naissance dans la cohorte nationale ELFE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alimentation lactée à 2 mois et incidence des allergies dans les deux premières années de vie dans la cohorte nationale Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Sf-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Grenoble, France. pp.272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739036v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation lactée dans la 1ère année de vie et incidence des allergies jusqu’à 2 ans dans l’étude ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Divaret-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement dans la première année de vie et trajectoires d’infections et de symptômes allergiques dans la cohorte mère-enfant EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone d'allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’alimentation des pères avant la conception et lien avec le poids de naissance dans la cohorte nationale ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Krinitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales dans la supplémentation prénatale en acide folique : résultats de la cohorte de naissance ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l'enquête Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'alimentation des femmes enceintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFAS: Fonds français pour l'alimentation et la santé, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International DOHAaD Society, Oct 2017, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Scientific Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE, Sep 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la conduite de la diversification alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Ksiazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la cohorte ELFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoBa seminar on Environmental contaminants: status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to food contaminants in relation with offspring’s birthweight and postnatal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Crépet</w:t>
+                <w:t xml:space="preserve">Déterminants précoces de l'appréciation et de la consommation d'aliments riches en protéines animales/végétales à 5 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Nutrition and Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665607v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants précoces de l'appréciation et de la consommation d'aliments riches en protéines animales/végétales à 5 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+                <w:t xml:space="preserve">Maternal exposure to food contaminants in relation with offspring’s birthweight and postnatal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Nutrition and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519342v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Heude</w:t>
+                <w:t xml:space="preserve">Déterminants précoces des préférences pour les sources de protéines animales ou végétales dans la cohorte mère-enfant EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Camille-Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sf-DOHaD, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Société francaise de pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665570v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants précoces des préférences pour les sources de protéines animales ou végétales dans la cohorte mère-enfant EDEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société francaise de pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. 1 p</w:t>
+              <w:t xml:space="preserve">3ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sf-DOHaD, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581526v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Foetal Programming and Toxicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPTOX, Nov 2016, Kitakyushu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement et préparations infantiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Davisse-Paturet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées parisiennes de pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durée d’allaitement en France : rôle de l’expérience maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Pediatric Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of infant sweetness exposure. Results from the OPALINE mother-child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l'enquête Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l’Association des Pédiatres de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595454v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l'enquête Elfe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+                <w:t xml:space="preserve">Determinants of infant sweetness exposure. Results from the OPALINE mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l’Association des Pédiatres de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665634v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation de la diversification alimentaire selon les caractéristiques des parents, de l’enfant et de la naissance. Résultats de l’étude longitudinale française Elfe (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Ksiazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l'enquête Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants sociodémographiques et culturels de l’initiation de l’allaitement en France : une analyse exploratoire des données de la cohorte Elfe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Les déterminants socio-culturels de l'allaitement en France. Une analyse de la cohorte Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wagner</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Démographiques (INED). FRA., Mar 2014, Paris, France. 20 p</w:t>
+              <w:t xml:space="preserve">Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744083v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants socio-culturels de l'allaitement en France. Une analyse de la cohorte Elfe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Les déterminants sociodémographiques et culturels de l’initiation de l’allaitement en France : une analyse exploratoire des données de la cohorte Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Allaitement et pratiques de sevrage : approches pluridisciplinaires et diachroniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Démographiques (INED). FRA., Mar 2014, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797508v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect des recommandations PNNS chez les femmes enceintes de l'enquête Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sf-DOHaD, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants socioculturels de l'allaitement en France, une analyse de la cohorte Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Pédiatrie (SFP). FRA., May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement hormonal de la ménopause et risque de diabète chez les femmes de la cohorte E3N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALFEDIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.A9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00375813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId627"/>
+      <w:footerReference w:type="default" r:id="rId634"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25000,51 +25134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364ECE49"/>
+    <w:nsid w:val="EC827264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25231,51 +25365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-de-lauzon-guillain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5887-8842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110840593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hincker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25004-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinot de Moira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V Aurup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zugna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Karl Georg Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.02.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.115167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guesdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brants&#230;ter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05282409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.70108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114793" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452400117X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Vigneron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Divaret-Chauveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117774" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13121" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecorguill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Schipper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling O&#8217;donnell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1166981" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brugailleres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divaret&#8208;chauveau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschildre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Marinho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Correia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lopes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-023-01273-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01255-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000211" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tamazouzt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roduit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173624" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Krinitzki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Wei Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Cooper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crozier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.06.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Vilela" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac206" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02863-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata H Ciss&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-01059-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051468" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03185798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rico Berrocal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13167" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;noelle Dufourg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13140" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse&#8208;paturet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12803" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938610v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amazouz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgoin&#8208;heck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beydon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14568" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Enderle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Cognez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa343" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12935" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl L Rifas-Shiman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12477" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030838" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13146" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367151v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Polanska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112706" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051108" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ba&#239;z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-019-0353-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305862v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12872" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13094" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.10.020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071607" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619781v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Berdi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Castelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929743v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dhuot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040733" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvia Sacri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14682" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12536" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12898" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093086v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12477" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093502v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.12.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ad Clifton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Day" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Brage" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.157396" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01702909v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Surkan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martins" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479022" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cavalli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Turck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bonhoure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.11.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898199v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moschonis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Paulina Lambrinou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-017-2961-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904891v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Christine Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dubois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166946" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319892v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.04.007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRQXZ7HF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203828v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siewe Betoko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201988" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898183v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Emmett" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2014.09.031" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898175v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manios" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002390" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219581v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190119v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850207v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.178640" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788598v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2012.11.090" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02859952v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lajous" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruaualt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc12-2173" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01124422v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2012.200" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850212v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057026" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02859949v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-1518" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898202v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Wijndaele" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clark" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Acerini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Hughes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029326" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00480626v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Romon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-37" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433469v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc09-1304" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433479v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1456-y" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222800v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602914" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318497v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Drouillet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2008.00982.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318478v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thi&#233;baugeorges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508025038" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294741v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Musher-Eizenman" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2008.00164.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404264v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Leporc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayla Holub" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00301915v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lange" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc08-0368" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085346v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon Guillain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085244v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602474" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643957v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644108v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644107v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643962v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Njonfang Mbakop" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644098v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643939v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raherison" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644089v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643916v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Assi Aline" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Tajeddine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643856v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ineza" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643925v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745173v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Adam" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739212v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bernard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.010" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745174v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubel-Jam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192059v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643901v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745182v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745175v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745167v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739209v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739215v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.008" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739217v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739221v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941515v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carnier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941545v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525812v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525814v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525813v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788710v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739191v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amazouz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739184v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739194v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739175v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739016v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739024v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauveau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739010v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739020v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790349v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739032v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.136" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG48697V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739036v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739000v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739181v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739037v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739042v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665647v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785959v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519342v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581526v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille-Paturet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charles" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796357v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665634v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796439v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665614v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744083v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797508v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665624v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795187v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375813v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-de-lauzon-guillain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5887-8842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110840593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doretta Caramaschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Fern&#225;ndez-Barr&#233;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Casey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Cruells" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-02042-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinot de Moira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V Aurup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Avraam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zugna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Karl Georg Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.02.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.115167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hincker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25004-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brants&#230;ter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guesdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05282409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.70108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Vigneron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Divaret-Chauveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13673" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452400117X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrusaityte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117774" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524002642" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Descarpentrie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brugailleres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecorguill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Schipper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling O&#8217;donnell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1166981" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divaret&#8208;chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roduit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschildre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Marinho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Correia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lopes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-023-01273-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guivarch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01255-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tamazouzt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roduit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173624" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Vilela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.11.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Krinitzki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Wei Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Cooper" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crozier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.06.042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02863-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac206" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata H Ciss&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-01059-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13072" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;noelle Dufourg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03185798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rico Berrocal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13167" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693932v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051468" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amazouz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgoin&#8208;heck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beydon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14568" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264974v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse&#8208;paturet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12803" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15137" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Enderle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Cognez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144507v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030838" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl L Rifas-Shiman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12477" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12935" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13146" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Polanska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112706" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305833v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13094" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kersuzan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.10.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ba&#239;z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-019-0353-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305862v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12872" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02305847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071607" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Berdi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anne Castelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12998" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Murcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12859" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929743v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dhuot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040733" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093132v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvia Sacri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14682" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093086v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12477" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12536" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12898" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ad Clifton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Day" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Brage" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.157396" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093502v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.12.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01702909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne El-Khoury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Surkan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898136v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cavalli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Turck" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bonhoure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.11.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898199v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moschonis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Paulina Lambrinou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-017-2961-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.04.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRQXZ7HF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Bourdeaudhuij" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13080824" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.09.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904891v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Christine Girard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dubois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166946" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898146v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Siewe Betoko" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201988" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898175v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manios" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898183v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Emmett" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2014.09.031" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219581v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850207v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.178640" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02859952v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lajous" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruaualt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc12-2173" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788598v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2012.11.090" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850212v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057026" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01124422v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2012.200" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02859949v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-1518" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898202v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Wijndaele" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clark" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Acerini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan Hughes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029326" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00480626v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Romon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-37" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433469v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc09-1304" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222800v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602914" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318497v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Drouillet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3016.2008.00982.x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1456-y" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318478v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thi&#233;baugeorges" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goua" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508025038" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00294741v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Musher-Eizenman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2008.00164.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404264v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Leporc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayla Holub" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00301915v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lange" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc08-0368" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085244v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon Guillain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602474" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085346v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644107v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643957v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644108v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643962v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Njonfang Mbakop" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644098v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643939v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raherison" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644089v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643916v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Assi Aline" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Tajeddine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643856v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ineza" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643925v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745173v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Adam" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745174v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubel-Jam" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811085v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739212v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bernard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.010" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192059v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745183v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643901v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745182v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745167v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745175v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739209v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739215v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.008" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739217v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739206v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739221v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941545v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525812v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941515v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carnier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525813v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525814v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739198v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788710v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739191v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amazouz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739184v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739189v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739194v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739016v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739175v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739024v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauveau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739036v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739020v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739010v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739032v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.136" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG48697V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739000v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739181v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739037v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739042v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665647v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785959v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519342v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581526v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille-Paturet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charles" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795162v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796357v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665634v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796439v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665614v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797508v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744083v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665624v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795187v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375813v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>