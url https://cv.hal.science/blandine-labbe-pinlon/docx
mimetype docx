--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -818,274 +818,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marques de distributeurs et publicités comparatives directes des prix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacœuilhe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106 (8), pp.83-106. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.106.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714162v1</w:t>
+                <w:t xml:space="preserve">hal-02556606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marques de distributeurs et publicités comparatives directes des prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacœuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (8), pp.83-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.106.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556606v1</w:t>
+                <w:t xml:space="preserve">hal-03714162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional product assortment and merchandising in grocery stores: Strategies and target customer segments</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des promotions-prix sur des produits équitables en GMS : comment réagissent les consommateurs ?</w:t>
+                <w:t xml:space="preserve">Stratégies d'implantation des produits équitables en GMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
@@ -1742,106 +1742,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.41-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017275v1</w:t>
+                <w:t xml:space="preserve">hal-01017270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'implantation des produits équitables en GMS</w:t>
+                <w:t xml:space="preserve">Des promotions-prix sur des produits équitables en GMS : comment réagissent les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
@@ -1859,73 +1850,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.87-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.070.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017270v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'implantation des produits équitables en GMS</w:t>
               </w:r>
@@ -3663,230 +3663,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lots virtuels &amp;quot; empilés &amp;quot; : casse-tête pour les consommateurs ou repères d'achats malins ?</w:t>
+                <w:t xml:space="preserve">Perceptions et comportements des consommateurs en magasin face à des lots virtuels vs des réductions de prix immédiates: expérimentation en magasin laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">25ème congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760818v1</w:t>
+                <w:t xml:space="preserve">hal-00760819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements des consommateurs en magasin face à des lots virtuels vs des réductions de prix immédiates: expérimentation en magasin laboratoire</w:t>
+                <w:t xml:space="preserve">Les lots virtuels &amp;quot; empilés &amp;quot; : casse-tête pour les consommateurs ou repères d'achats malins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760819v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions des consommateurs face à un accroissement de l'espace alloué en linéaire aux marques de distributeurs : une expérimentation en magasin laboratoire</w:t>
               </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,191 +4928,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la recherche d'information sur l'achat en magasin. Analyse comparative de deux supports d'information : Internet et support traditionnel</w:t>
+                <w:t xml:space="preserve">Créer de l'authenticité au sein des points de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Belvaux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797329v1</w:t>
+                <w:t xml:space="preserve">hal-00797327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer de l'authenticité au sein des points de vente</w:t>
+                <w:t xml:space="preserve">Les conséquences de la recherche d'information sur l'achat en magasin. Analyse comparative de deux supports d'information : Internet et support traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Camus</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Belvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797327v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l'euro sur la perception des prix et sur les comportements des consommateurs en magasin : un bilan intermédiaire six mois après le passage à l'euro</w:t>
               </w:r>
@@ -5338,204 +5338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage des consommateurs à l'Euro : premiers résultats d'une étude longitudinale</w:t>
+                <w:t xml:space="preserve">Premières réactions des consommateurs après le passage à l'euro : contribution au double affichage des prix à l'apprentissage de l'euro et impacts de l'euro sur la perception des prix et sur les comportements en magasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Journées Nationales des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797128v1</w:t>
+                <w:t xml:space="preserve">hal-00797127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières réactions des consommateurs après le passage à l'euro : contribution au double affichage des prix à l'apprentissage de l'euro et impacts de l'euro sur la perception des prix et sur les comportements en magasin</w:t>
+                <w:t xml:space="preserve">L'apprentissage des consommateurs à l'Euro : premiers résultats d'une étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Journées Nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797127v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5834,51 +5834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labbe Pinlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848231151825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger M&#233;decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03379585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lac&#339;uilhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01715072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01296917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01279482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2015.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01230069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01257723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.41.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.151.0020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01109305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.332.0032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mencarelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charton-Vachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Charlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bonnefont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kempf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labbe Pinlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848231151825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger M&#233;decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03379585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lac&#339;uilhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01715072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01296917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01279482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2015.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01230069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01257723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.41.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.151.0020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01109305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.332.0032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mencarelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charton-Vachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Charlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bonnefont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kempf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>