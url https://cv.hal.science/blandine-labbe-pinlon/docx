--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -4069,217 +4069,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle intégrateur des effets transactionnels et relationnels de l'environnement perçu d'un point de vente sur le comportement du consommateur</w:t>
+                <w:t xml:space="preserve">Spécificité des comportements des smart shoppers face aux promotions prix : une application aux réductions de prix immédiates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760227v1</w:t>
+                <w:t xml:space="preserve">hal-00760228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificité des comportements des smart shoppers face aux promotions prix : une application aux réductions de prix immédiates</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle intégrateur des effets transactionnels et relationnels de l'environnement perçu d'un point de vente sur le comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760228v1</w:t>
+                <w:t xml:space="preserve">hal-00760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrences et complémentarités entre les canaux physiques et électroniques. Une application aux produits musicaux</w:t>
               </w:r>
@@ -5834,51 +5834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labbe Pinlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848231151825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger M&#233;decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03379585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lac&#339;uilhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01715072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01296917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01279482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2015.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01230069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01257723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.41.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.151.0020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01109305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.332.0032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mencarelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charton-Vachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Charlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bonnefont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kempf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labbe Pinlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848231151825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger M&#233;decin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03379585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lac&#339;uilhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01715072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Anteblian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01296917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01279482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2015.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01230069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01257723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.075.41.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.151.0020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01109305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.332.0032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01672992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mencarelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charton-Vachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00825660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Schultz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Charlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bonnefont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kempf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>