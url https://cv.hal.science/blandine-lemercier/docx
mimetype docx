--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Lemercier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7270-8743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161771343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-3736-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of physico-chemical properties, extractable organic N, N mineralization and physical organic matter fractionation of soils developed on loess silts, crystalline rocks and sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture observations to evaluate the accuracy of digital soil maps for local prediction of particle size distribution. A case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedsph.2022.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National wetland mapping using remote-sensing-derived environmental variables, archive field data, and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.e13482. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 m dataset of digital terrain model derivatives across mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Verron-Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763396v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of punctual observations of soil properties and vegetation types distributed along soil moisture gradients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.108632. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pedotransfer functions to harmonize extractable soil phosphorus content measured with different methods: A case study across the mainland of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.114645. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphological description of vernacular cob process and comparison with rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of architectural research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foar.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on soil nutrient status of input/output balances for phosphate and potassium in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - International Fertiliser Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 791, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Mixte Technologique Sols et Territoires : développer la connaissance des sols dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs en carbone organique dans l'horizon de surface des sols cultivés en Alsace : Analyse à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Köller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3-4), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pH and P K MG levels in French soils between 2003 and 2020 using the French soil analysis database (base de données des analyses de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés agronomiques des sols agricoles à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of spatio-temporal trends in soil properties using INLA and SPDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d’après la Base Nationale d'analyses de terre des disponibilités en P, K et Mg entre les décennies 1994-2004 et 2005-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA., Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have extractable phosphorus and potassium contents evolved in French agricultural soils since 2004?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des prédictions spatiales issues de différentes sources de données disponibles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des analyses de Carbone organique de la BDAT par type de sol : Essai de méthode analytique simplifiée dans le Tardenois en vue d’un bilan de carbone organique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil texture in Region Centre (France) combining regression and area-to-point kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2013, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre les bases de données BDAT et IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Mixte Technologique Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : Développer et transférer des outils innovants d’aide à la constitution des bases de données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'orientation du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : La cartographie numérique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Medde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Gis Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité technique du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., May 2011, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal predictions of agricultural land prices. Application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des unités de paysage par télédétection en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2008 du réseau des partenaires du GIP Bretagne Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Réservoir Utile Maximal en eau des sols à partir des Référentiels Régionaux Pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding contrasts in soil chemical fertility in French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of wetlands for mainland France using a machine learning procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lindenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour préserver la ressource en eau : guide d'application à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 85 p., 2008, 978-2-7380-1253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données d'analyses de terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the EJP Soil SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currently available assessments of soil threats and ecosystem services: data, metadata, and methodologies - update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides – Rapport méthodologique de la prélocalisation des milieux et des zones humides, de la cartographie des habitats et de l'évaluation des fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides - Rapport de restitution de la campagne de terrain 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences participatives pour caractériser les sols et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Joigneau-Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données de la BDAT pour étudier l’évolution spatio-temporelle des teneurs en Magnésium échangeable, Potassium échangeable et Phosphore extractible dans les sols agricoles de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Réseau Mixte Technologique « Sols & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosol : interface de visualisation cartographique sur le Web des résultats de la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Lemercier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en science du sol, agro-pédologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7270-8743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161771343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-3736-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of physico-chemical properties, extractable organic N, N mineralization and physical organic matter fractionation of soils developed on loess silts, crystalline rocks and sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture observations to evaluate the accuracy of digital soil maps for local prediction of particle size distribution. A case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedsph.2022.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National wetland mapping using remote-sensing-derived environmental variables, archive field data, and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.e13482. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 m dataset of digital terrain model derivatives across mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109369. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Verron-Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763396v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of punctual observations of soil properties and vegetation types distributed along soil moisture gradients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.108632. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pedotransfer functions to harmonize extractable soil phosphorus content measured with different methods: A case study across the mainland of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.114645. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphological description of vernacular cob process and comparison with rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of architectural research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foar.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on soil nutrient status of input/output balances for phosphate and potassium in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - International Fertiliser Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 791, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Mixte Technologique Sols et Territoires : développer la connaissance des sols dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs en carbone organique dans l'horizon de surface des sols cultivés en Alsace : Analyse à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Köller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3-4), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pH and P K MG levels in French soils between 2003 and 2020 using the French soil analysis database (base de données des analyses de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés agronomiques des sols agricoles à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of spatio-temporal trends in soil properties using INLA and SPDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d’après la Base Nationale d'analyses de terre des disponibilités en P, K et Mg entre les décennies 1994-2004 et 2005-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA., Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have extractable phosphorus and potassium contents evolved in French agricultural soils since 2004?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des prédictions spatiales issues de différentes sources de données disponibles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des analyses de Carbone organique de la BDAT par type de sol : Essai de méthode analytique simplifiée dans le Tardenois en vue d’un bilan de carbone organique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil texture in Region Centre (France) combining regression and area-to-point kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2013, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre les bases de données BDAT et IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Mixte Technologique Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : Développer et transférer des outils innovants d’aide à la constitution des bases de données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'orientation du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : La cartographie numérique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Medde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Gis Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité technique du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., May 2011, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal predictions of agricultural land prices. Application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des unités de paysage par télédétection en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2008 du réseau des partenaires du GIP Bretagne Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding contrasts in soil chemical fertility in French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Réservoir Utile Maximal en eau des sols à partir des Référentiels Régionaux Pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of wetlands for mainland France using a machine learning procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lindenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour préserver la ressource en eau : guide d'application à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 85 p., 2008, 978-2-7380-1253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données d'analyses de terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the EJP Soil SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currently available assessments of soil threats and ecosystem services: data, metadata, and methodologies - update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides – Rapport méthodologique de la prélocalisation des milieux et des zones humides, de la cartographie des habitats et de l'évaluation des fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides - Rapport de restitution de la campagne de terrain 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences participatives pour caractériser les sols et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Joigneau-Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données de la BDAT pour étudier l’évolution spatio-temporelle des teneurs en Magnésium échangeable, Potassium échangeable et Phosphore extractible dans les sols agricoles de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Réseau Mixte Technologique « Sols & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosol : interface de visualisation cartographique sur le Web des résultats de la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4BD6583"/>
+    <w:nsid w:val="E6BECF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7270-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161771343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3736-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Panhelleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanacker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109369" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Botcazou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gibeault-Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifeng Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114645" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2019.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi K&#246;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025912v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735377v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798757v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798829v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806675v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gis Sol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747221v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marmasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422877v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817773v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351560v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Michel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiegel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goidts" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oorts" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292513v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050745v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Louiset" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joigneau-Guesnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581567v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834260v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7270-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161771343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3736-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Panhelleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Botcazou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gibeault-Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifeng Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2019.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi K&#246;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798757v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806675v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gis Sol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367945v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marmasse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040495v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351560v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiegel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goidts" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oorts" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292513v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050745v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Louiset" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joigneau-Guesnon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>