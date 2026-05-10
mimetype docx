--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Lemercier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en science du sol, agro-pédologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7270-8743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161771343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-3736-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of physico-chemical properties, extractable organic N, N mineralization and physical organic matter fractionation of soils developed on loess silts, crystalline rocks and sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture observations to evaluate the accuracy of digital soil maps for local prediction of particle size distribution. A case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedsph.2022.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National wetland mapping using remote-sensing-derived environmental variables, archive field data, and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.e13482. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 m dataset of digital terrain model derivatives across mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109369. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Verron-Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763396v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of punctual observations of soil properties and vegetation types distributed along soil moisture gradients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.108632. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pedotransfer functions to harmonize extractable soil phosphorus content measured with different methods: A case study across the mainland of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.114645. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphological description of vernacular cob process and comparison with rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of architectural research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foar.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on soil nutrient status of input/output balances for phosphate and potassium in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - International Fertiliser Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 791, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Mixte Technologique Sols et Territoires : développer la connaissance des sols dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs en carbone organique dans l'horizon de surface des sols cultivés en Alsace : Analyse à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Köller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3-4), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pH and P K MG levels in French soils between 2003 and 2020 using the French soil analysis database (base de données des analyses de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés agronomiques des sols agricoles à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of spatio-temporal trends in soil properties using INLA and SPDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d’après la Base Nationale d'analyses de terre des disponibilités en P, K et Mg entre les décennies 1994-2004 et 2005-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA., Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have extractable phosphorus and potassium contents evolved in French agricultural soils since 2004?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des prédictions spatiales issues de différentes sources de données disponibles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des analyses de Carbone organique de la BDAT par type de sol : Essai de méthode analytique simplifiée dans le Tardenois en vue d’un bilan de carbone organique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil texture in Region Centre (France) combining regression and area-to-point kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2013, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre les bases de données BDAT et IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Mixte Technologique Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : Développer et transférer des outils innovants d’aide à la constitution des bases de données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'orientation du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : La cartographie numérique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Medde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Gis Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité technique du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., May 2011, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal predictions of agricultural land prices. Application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des unités de paysage par télédétection en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2008 du réseau des partenaires du GIP Bretagne Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding contrasts in soil chemical fertility in French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Réservoir Utile Maximal en eau des sols à partir des Référentiels Régionaux Pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of wetlands for mainland France using a machine learning procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lindenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour préserver la ressource en eau : guide d'application à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 85 p., 2008, 978-2-7380-1253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données d'analyses de terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the EJP Soil SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currently available assessments of soil threats and ecosystem services: data, metadata, and methodologies - update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides – Rapport méthodologique de la prélocalisation des milieux et des zones humides, de la cartographie des habitats et de l'évaluation des fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides - Rapport de restitution de la campagne de terrain 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences participatives pour caractériser les sols et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Joigneau-Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données de la BDAT pour étudier l’évolution spatio-temporelle des teneurs en Magnésium échangeable, Potassium échangeable et Phosphore extractible dans les sols agricoles de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Réseau Mixte Technologique « Sols & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosol : interface de visualisation cartographique sur le Web des résultats de la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Lemercier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en science du sol, agro-pédologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7270-8743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161771343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-3736-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of physico-chemical properties, extractable organic N, N mineralization and physical organic matter fractionation of soils developed on loess silts, crystalline rocks and sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109776. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End‐user‐oriented pedotransfer functions to estimate soil bulk density and available water capacity at horizon and profile scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.270-285. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture observations to evaluate the accuracy of digital soil maps for local prediction of particle size distribution. A case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.731-743. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedsph.2022.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National wetland mapping using remote-sensing-derived environmental variables, archive field data, and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.e13482. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accuracy of soil information influences assessment of soil ecosystem services in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.e00704. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 m dataset of digital terrain model derivatives across mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109369. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Verron-Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763396v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of punctual observations of soil properties and vegetation types distributed along soil moisture gradients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.108632. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pedotransfer functions to harmonize extractable soil phosphorus content measured with different methods: A case study across the mainland of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.114645. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six soil ecosystem services by coupling simulation modelling and field measurement of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphological description of vernacular cob process and comparison with rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of architectural research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foar.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil properties at multiple depths from disaggregated legacy soil maps in the Brittany region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00342. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on the Disaggregation and Harmonisation of Soil Map Units Through Resampled Classification Trees (DSMART) algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.371-388. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/SOIL-6-371-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of digital maps derived from spatial disaggregation of legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.113907. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon stock change by soil monitoring and digital soil mapping at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation of complex Soil Map Units at the regional scale based on soil-landscape relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is pH increasing in the noncalcareous topsoils of France under agricultural management? A statistical framework to overcome the limitations of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mapping of soil phosphorus concentration in agricultural landscapes with readily available or detailed survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Matos Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on soil nutrient status of input/output balances for phosphate and potassium in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - International Fertiliser Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 791, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil texture using descriptive statistics and area-to-point kriging in Region Centre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols : une variabilité mieux appréhendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424/juillet-août 2015, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining and mapping total phosphorus content in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.259-269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simultaneous hypothesis testing in monitoring carbon content from French soil database - A semi-parametric mixture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219-220, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Base de Données des Analyses de Terre (BDAT) : Bilan de 20 ans de collecte de résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Mixte Technologique Sols et Territoires : développer la connaissance des sols dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cartographie numérique des sols pour prédire l’hydromorphie et l’extension des zones humides potentielles à l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs en carbone organique dans l'horizon de surface des sols cultivés en Alsace : Analyse à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Köller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3-4), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. I.?Inventory and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local soil knowledge using boosted classification trees: a two-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171-172, non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon from data on large and variable spatial supports. II. Mapping temporal change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of soil parent material by machine learning based on point data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (1-2), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for assessing available phosphorus content in arable topsoils over large spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bretons sont-ils menacés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La terre, 9, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00146.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced effects of hedgerow networks on soil organic carbon storage within an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 142 (1-2), pp.80 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between particle-size distribution and organic carbon in French arable topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.48-51. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.165-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données d'analyses de terre: procédure de collecte et résultats de la campagne 1995-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pH and P K MG levels in French soils between 2003 and 2020 using the French soil analysis database (base de données des analyses de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences et recherches participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés agronomiques des sols agricoles à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of spatio-temporal trends in soil properties using INLA and SPDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does digital soil information source affect soil ecosystem services assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation at regional scale of soil property maps derived from spatial disaggregation of large scale legacy soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d’après la Base Nationale d'analyses de terre des disponibilités en P, K et Mg entre les décennies 1994-2004 et 2005-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA., Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have extractable phosphorus and potassium contents evolved in French agricultural soils since 2004?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du couplage des prédictions spatiales issues de différentes sources de données disponibles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols : Exemple de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des analyses de Carbone organique de la BDAT par type de sol : Essai de méthode analytique simplifiée dans le Tardenois en vue d’un bilan de carbone organique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of topsoil texture in Region Centre (France) combining regression and area-to-point kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2013, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la fertilité des sols d'après la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre les bases de données BDAT et IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Mixte Technologique Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : Développer et transférer des outils innovants d’aide à la constitution des bases de données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'orientation du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité et cartographie régionale des sols dans le cadre du programme Sols de Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs et des évolutions des propriétés du sol à partir de données à support variable. Application aux données sur le carbone de la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles (FR), France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale de propriétés des sols à l‘échelle départementale à partir de cartes pédologiques à grande échelle et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées d'Etude des Sol.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 2 : La cartographie numérique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Medde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Gis Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer et transférer des outils innovants d’aide à la constitution des bases de données sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité technique du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., May 2011, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mixture model approach to large-scale simultaneous hypothesis testing in soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical approaches for predicting changes in soil organic carbon from data on large and variable spatial supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDOMETRICS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping as a support to wetland delineation at wetland scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil parent material in Brittany: learning with points as training data for regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil parent material in Brittany: learning with points as training data for a regional extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. global workshop on digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal predictions of agricultural land prices. Application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saby, N. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation at regional scale of local knowledge embedded in detailed soil maps : a two step approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils de connaissance et de surveillance des sols à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols agricoles et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des unités de paysage par télédétection en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2008 du réseau des partenaires du GIP Bretagne Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing contribution to soilscape maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de janeiro, Brazil. pp.1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding contrasts in soil chemical fertility in French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Réservoir Utile Maximal en eau des sols à partir des Référentiels Régionaux Pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of wetlands for mainland France using a machine learning procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lindenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d’un indice de qualité des sols agricoles basé sur le ratio matière organique sur argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics Webinar 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la fertilité chimique des sols agricoles avec la BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pa Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fertilité des sols d'après la Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p., 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des zones humides à l’échelle régionale à partir d’informations pédologiques ponctuelles et de variables environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macoumba Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of soil waterlogging as a support to wetland delineation at regional scale: learning strategies and accuracy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUSS-International Union of Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the 19th World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique des sols de France à 1/100000 de Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour préserver la ressource en eau : guide d'application à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 85 p., 2008, 978-2-7380-1253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la sensibilité des sols à l'érosion hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-263, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l’environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Océanis n° 33 (1-2), Institut océanographique, pp.103-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Use of Remotely-Sensed Data and Information for Digital Soilscape Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands; Springer, pp.337-348, 2008, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartemink A.E., McBratney A.B., Mendonca-Santos M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital soil mapping with limited data. Developments in Soil Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.273-281, 2008, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8592-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the input of remotely-sensed data and information into digital soil maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.E Hartemink; A.B. McBratney; M.L. Mendonca Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping with Limited Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.337-348, 2008, Developments in Soil Science series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phosphore dans l'environnement : bilan des connaissances sur les impacts, les transferts et la gestion environnementale : Stocks et flux de phosphore dans les écosystèmes terrestres et aquatiques, et impacts environnementaux;Mécanismes de transfert des sols aux eaux et gestion du phosphore à l'échelle du bassin versant 07/12/2006;01/02/2007Paris;Rennes:FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1/2), Institut Océanographique, 2007, Océanis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données d'analyses de terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemercier B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Peluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Busnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three approaches of spatial disaggregation of legacy soil maps based on 1 DSMART algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Philip Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the EJP Soil SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alar Astover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currently available assessments of soil threats and ecosystem services: data, metadata, and methodologies - update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides – Rapport méthodologique de la prélocalisation des milieux et des zones humides, de la cartographie des habitats et de l'évaluation des fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rapinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Panhelleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de cartographie nationale des milieux humides - Rapport de restitution de la campagne de terrain 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Botcazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gibeault-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04292513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés de sol : un projet de sciences participatives pour caractériser les sols et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Joigneau-Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données de la BDAT pour étudier l’évolution spatio-temporelle des teneurs en Magnésium échangeable, Potassium échangeable et Phosphore extractible dans les sols agricoles de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention « Mise en place de la base de données d’analyses de terre » -Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la convention &amp;quot;Mise en place de la Base de Données d'Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Réseau Mixte Technologique « Sols & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire à la convention &amp;quot;Mise en place de la base de données d'analyses de terre&amp;quot;, décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosol : interface de visualisation cartographique sur le Web des résultats de la Base de Données des Analyses de Terre (BDAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schvartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6BECF53"/>
+    <w:nsid w:val="5C389C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7270-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161771343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3736-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Panhelleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Botcazou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gibeault-Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifeng Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2019.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi K&#246;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798757v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806675v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gis Sol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367945v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marmasse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040495v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351560v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiegel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goidts" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oorts" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292513v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050745v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Louiset" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joigneau-Guesnon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7270-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161771343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3736-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2022.07.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Panhelleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00704" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Botcazou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gibeault-Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108632" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifeng Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2019.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00342" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Philip Malone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/SOIL-6-371-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili Bargaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eveillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.03.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Orton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-980PLJX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macoumba Loum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Bris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi K&#246;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJNC4RN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.03.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136QK5XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R4LGQB7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-681G69BH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00020.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2K2MG03-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811248v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Le Bris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849171v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730055v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806675v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gis Sol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750891v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby, N. Pachot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729114v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367945v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marmasse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03476831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pa Saby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iuss.org/index.php?option=com_content&amp;amp;view=article&amp;amp;id=10&amp;amp;Itemid=12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729340v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108745v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729128v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_30" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351560v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235053v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02362155v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiegel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goidts" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oorts" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04292513v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050745v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Louiset" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joigneau-Guesnon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581567v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209295v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809220v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806868v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>