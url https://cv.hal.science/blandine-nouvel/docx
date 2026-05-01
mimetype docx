--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -965,178 +965,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire contrôlé comme point de rencontre interdisciplinaire : la transformation du thésaurus Pactols, outil documentaire, en un référentiel du web</w:t>
+                <w:t xml:space="preserve">Des mots précis pour décrypter le patrimoine numérique et archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MMSH, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">FAIRArPat - Faciliter l’Accès et l’Interopérabilité aux Ressources de l’Archéologie et du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASAplus; Consortium 3D-SHS, Sep 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413971v1</w:t>
+                <w:t xml:space="preserve">hal-05413954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots précis pour décrypter le patrimoine numérique et archéologique</w:t>
+                <w:t xml:space="preserve">Le vocabulaire contrôlé comme point de rencontre interdisciplinaire : la transformation du thésaurus Pactols, outil documentaire, en un référentiel du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAIRArPat - Faciliter l’Accès et l’Interopérabilité aux Ressources de l’Archéologie et du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASAplus; Consortium 3D-SHS, Sep 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413954v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus Pactols et les revues françaises d'archéologie</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et publier un thésaurus avec Opentheso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Digit_Hum 2024 : Peut-on contrôler les vocabulaires ? Ontologies en SHS : enjeux, perspectives, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAPHES; AOROC, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,178 +1418,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et intégrer des métadonnées multilingues pour l'édition en archéologie : enjeux et méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils d'indexation des bibliothécaires : Classifications, thésaurus et autres vocabulaires contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégration de la traduction automatique dans la chaîne éditoriale (MSHB, Rennes, 3 février 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Barbin; Katell Hernández Morin; Gaëlle Phuez-Favris, Feb 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">3e atelier "Thesaurus appliqués" du projet CollEx Bibracte Ville ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre archéologique européen Bibracte, Oct 2022, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680376v1</w:t>
+                <w:t xml:space="preserve">halshs-03879019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils d'indexation des bibliothécaires : Classifications, thésaurus et autres vocabulaires contrôlés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire et intégrer des métadonnées multilingues pour l'édition en archéologie : enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e atelier "Thesaurus appliqués" du projet CollEx Bibracte Ville ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre archéologique européen Bibracte, Oct 2022, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Intégration de la traduction automatique dans la chaîne éditoriale (MSHB, Rennes, 3 février 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Barbin; Katell Hernández Morin; Gaëlle Phuez-Favris, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03879019v1</w:t>
+                <w:t xml:space="preserve">hal-03680376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
               </w:r>
@@ -1782,51 +1782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des données de recherche enrichies et interopérables avec PACTOLS et Opentheso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager les archives et les données archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium MASA, Sep 2021, Meudon ; Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,178 +1845,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the DARIAH's BackBone Thesaurus as a filter for the reorganisation of the PACTOLS thesaurus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la qualité des référentiels et des métadonnées pour la communauté scientifique Vocabulaires contrôlés, alignements pour une meilleure FAIRisation et réplicabilité d'un modèle de données-au travers de l'exemple des outils de Frantiq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARIAH Working Group Open Meetings 2021, Thesaurus Maintenance WG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DARIAH-EU; Helen Goulis, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">GT Atelier Données - Webinaire "Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-MITI - GT Atelier de données, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03423434v1</w:t>
+                <w:t xml:space="preserve">hal-03290103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la qualité des référentiels et des métadonnées pour la communauté scientifique Vocabulaires contrôlés, alignements pour une meilleure FAIRisation et réplicabilité d'un modèle de données-au travers de l'exemple des outils de Frantiq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the DARIAH's BackBone Thesaurus as a filter for the reorganisation of the PACTOLS thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Atelier Données - Webinaire "Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-MITI - GT Atelier de données, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">DARIAH Working Group Open Meetings 2021, Thesaurus Maintenance WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DARIAH-EU; Helen Goulis, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290103v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03423434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des thésaurus dans le processus de recherche, l'exemple de PACTOLS pour l'archéologie</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En archéologie, d’une ressource à une autre ou de l’interopérabilité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiki, data et GLAM 2021. Webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wikimedia France; Etalab, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAIR Heritage: Digital Methods, Scholarly Editing,and Tools for Cultural and Natural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium MASA, mémoire des archéologues et des sites archéologiques; Programme Intelligence des Patrimoines (ARD 2020), Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,178 +2475,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologue, la mort, mots choisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating PACTOLS into the BBT: a challenge and opportunity for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontres du GAAF autour de la typo-chronologie des tombes à inhumation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et archéologie du funéraire, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Dariah Annual Event, Thesaurus Maintenance WG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183209v1</w:t>
+                <w:t xml:space="preserve">halshs-02183218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating PACTOLS into the BBT: a challenge and opportunity for change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologue, la mort, mots choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dariah Annual Event, Thesaurus Maintenance WG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11e Rencontres du GAAF autour de la typo-chronologie des tombes à inhumation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et archéologie du funéraire, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183218v1</w:t>
+                <w:t xml:space="preserve">halshs-02183209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus PACTOLS, système de vocabulaire contrôlé et partagé pour l'archéologie</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et diffuser des métadonnées thématiques pour l’archéologie : entre savoir-FAIR et pratique collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR en pratique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Mission pour les Initiatives transverses et interdisciplinaires (MITI), groupe de travail inter-réseaux « Atelier données », Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,221 +3079,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots-clés pour les données de l’archéologie : l’écosystème PACTOLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Texts and Scientific Publications : Digital Tools to Analyze Data and Conceptual Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivage, publication et mise à disposition de données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Sep 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2016, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02973863v1</w:t>
+                <w:t xml:space="preserve">halshs-02973861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Texts and Scientific Publications : Digital Tools to Analyze Data and Conceptual Bridges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des mots-clés pour les données de l’archéologie : l’écosystème PACTOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2016, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">Archivage, publication et mise à disposition de données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02973861v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenTheso, gestionnaire de thésaurus normalisé et multilingue pour un web de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACTOLS the French terminological Repository for Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3818,51 +3818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la création de métadonnées multilingues dans une chaîne éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilinguisme, frein ou catalyseur de la diffusion scientifique en Europe et en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANTIQ : faciliter l’interconnexion des données de la recherche en archéologie et sciences de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques, l'exemple de l'Antiquité / Digital Humanities and Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5097,51 +5097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5647D03"/>
+    <w:nsid w:val="A2D7CEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-nouvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231176562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034327504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactols.frantiq.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04261204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03886987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molini&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sinigaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Janody" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-nouvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231176562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034327504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactols.frantiq.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04261204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03886987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molini&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sinigaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Janody" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lam&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>