--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -255,290 +255,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un recueil numérique pour la sculpture de l’Antiquité tardive et du haut Moyen Âge, le projet SATHMA</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Flammin</w:t>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gourhand</w:t>
+                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184043v1</w:t>
+                <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un recueil numérique pour la sculpture de l’Antiquité tardive et du haut Moyen Âge, le projet SATHMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Brunet</w:t>
+                <w:t xml:space="preserve">Cécile Gourhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29.1, pp.23515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ehw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05460177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniser les pratiques éditoriales numériques des revues françaises d’archéologie</w:t>
               </w:r>
@@ -837,90 +837,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -965,178 +965,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots précis pour décrypter le patrimoine numérique et archéologique</w:t>
+                <w:t xml:space="preserve">Le vocabulaire contrôlé comme point de rencontre interdisciplinaire : la transformation du thésaurus Pactols, outil documentaire, en un référentiel du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAIRArPat - Faciliter l’Accès et l’Interopérabilité aux Ressources de l’Archéologie et du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASAplus; Consortium 3D-SHS, Sep 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413954v1</w:t>
+                <w:t xml:space="preserve">hal-05413971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire contrôlé comme point de rencontre interdisciplinaire : la transformation du thésaurus Pactols, outil documentaire, en un référentiel du web</w:t>
+                <w:t xml:space="preserve">Des mots précis pour décrypter le patrimoine numérique et archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MMSH, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">FAIRArPat - Faciliter l’Accès et l’Interopérabilité aux Ressources de l’Archéologie et du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASAplus; Consortium 3D-SHS, Sep 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413971v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus Pactols et les revues françaises d'archéologie</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et publier un thésaurus avec Opentheso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Digit_Hum 2024 : Peut-on contrôler les vocabulaires ? Ontologies en SHS : enjeux, perspectives, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAPHES; AOROC, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,178 +1418,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils d'indexation des bibliothécaires : Classifications, thésaurus et autres vocabulaires contrôlés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire et intégrer des métadonnées multilingues pour l'édition en archéologie : enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e atelier "Thesaurus appliqués" du projet CollEx Bibracte Ville ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre archéologique européen Bibracte, Oct 2022, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">Intégration de la traduction automatique dans la chaîne éditoriale (MSHB, Rennes, 3 février 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Barbin; Katell Hernández Morin; Gaëlle Phuez-Favris, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03879019v1</w:t>
+                <w:t xml:space="preserve">hal-03680376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et intégrer des métadonnées multilingues pour l'édition en archéologie : enjeux et méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils d'indexation des bibliothécaires : Classifications, thésaurus et autres vocabulaires contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégration de la traduction automatique dans la chaîne éditoriale (MSHB, Rennes, 3 février 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Barbin; Katell Hernández Morin; Gaëlle Phuez-Favris, Feb 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">3e atelier "Thesaurus appliqués" du projet CollEx Bibracte Ville ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre archéologique européen Bibracte, Oct 2022, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680376v1</w:t>
+                <w:t xml:space="preserve">halshs-03879019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
               </w:r>
@@ -1763,260 +1763,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des données de recherche enrichies et interopérables avec PACTOLS et Opentheso</w:t>
+                <w:t xml:space="preserve">Using the DARIAH's BackBone Thesaurus as a filter for the reorganisation of the PACTOLS thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partager les archives et les données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Sep 2021, Meudon ; Nanterre, France</w:t>
+              <w:t xml:space="preserve">DARIAH Working Group Open Meetings 2021, Thesaurus Maintenance WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DARIAH-EU; Helen Goulis, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03550079v1</w:t>
+                <w:t xml:space="preserve">halshs-03423434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la qualité des référentiels et des métadonnées pour la communauté scientifique Vocabulaires contrôlés, alignements pour une meilleure FAIRisation et réplicabilité d'un modèle de données-au travers de l'exemple des outils de Frantiq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des données de recherche enrichies et interopérables avec PACTOLS et Opentheso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Atelier Données - Webinaire "Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-MITI - GT Atelier de données, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Partager les archives et les données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Sep 2021, Meudon ; Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290103v1</w:t>
+                <w:t xml:space="preserve">halshs-03550079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the DARIAH's BackBone Thesaurus as a filter for the reorganisation of the PACTOLS thesaurus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la qualité des référentiels et des métadonnées pour la communauté scientifique Vocabulaires contrôlés, alignements pour une meilleure FAIRisation et réplicabilité d'un modèle de données-au travers de l'exemple des outils de Frantiq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARIAH Working Group Open Meetings 2021, Thesaurus Maintenance WG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DARIAH-EU; Helen Goulis, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">GT Atelier Données - Webinaire "Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-MITI - GT Atelier de données, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03423434v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des thésaurus dans le processus de recherche, l'exemple de PACTOLS pour l'archéologie</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En archéologie, d’une ressource à une autre ou de l’interopérabilité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiki, data et GLAM 2021. Webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wikimedia France; Etalab, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAIR Heritage: Digital Methods, Scholarly Editing,and Tools for Cultural and Natural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium MASA, mémoire des archéologues et des sites archéologiques; Programme Intelligence des Patrimoines (ARD 2020), Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un site aux ressources réparties, le &amp;quot;système&amp;quot; CoReA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,178 +2475,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating PACTOLS into the BBT: a challenge and opportunity for change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologue, la mort, mots choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dariah Annual Event, Thesaurus Maintenance WG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11e Rencontres du GAAF autour de la typo-chronologie des tombes à inhumation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et archéologie du funéraire, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183218v1</w:t>
+                <w:t xml:space="preserve">halshs-02183209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologue, la mort, mots choisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating PACTOLS into the BBT: a challenge and opportunity for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontres du GAAF autour de la typo-chronologie des tombes à inhumation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et archéologie du funéraire, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Dariah Annual Event, Thesaurus Maintenance WG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183209v1</w:t>
+                <w:t xml:space="preserve">halshs-02183218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus PACTOLS, système de vocabulaire contrôlé et partagé pour l'archéologie</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et diffuser des métadonnées thématiques pour l’archéologie : entre savoir-FAIR et pratique collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR en pratique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Mission pour les Initiatives transverses et interdisciplinaires (MITI), groupe de travail inter-réseaux « Atelier données », Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,221 +3079,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Texts and Scientific Publications : Digital Tools to Analyze Data and Conceptual Bridges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des mots-clés pour les données de l’archéologie : l’écosystème PACTOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2016, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">Archivage, publication et mise à disposition de données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02973861v1</w:t>
+                <w:t xml:space="preserve">halshs-02973863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots-clés pour les données de l’archéologie : l’écosystème PACTOLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Texts and Scientific Publications : Digital Tools to Analyze Data and Conceptual Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivage, publication et mise à disposition de données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Sep 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2016, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02973863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenTheso, gestionnaire de thésaurus normalisé et multilingue pour un web de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACTOLS the French terminological Repository for Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3818,51 +3818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la création de métadonnées multilingues dans une chaîne éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilinguisme, frein ou catalyseur de la diffusion scientifique en Europe et en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANTIQ : faciliter l’interconnexion des données de la recherche en archéologie et sciences de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques, l'exemple de l'Antiquité / Digital Humanities and Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4257,77 +4257,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -4349,64 +4349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion du Corpus SATHMA, Sculpture de l'Antiquité tardive et du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre Blanc du consortium Mémoires des Archéologues et des Sites Archéologiques : Guide des bonnes pratiques numériques en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2D7CEAE"/>
+    <w:nsid w:val="F358D126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-nouvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231176562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034327504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactols.frantiq.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04261204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03886987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molini&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sinigaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Janody" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lam&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-nouvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231176562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034327504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactols.frantiq.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04261204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03886987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molini&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sinigaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Janody" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>