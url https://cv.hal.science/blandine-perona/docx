--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Perona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de littérature française de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2555-1522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135321360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Perona est professeure de littérature française de la Renaissance de l'Université de Lille. Elle est membre junior de l'Institut Universitaire de France (promotion 2021). Elle appartient au laboratoire ALITHILA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa recherche fait se rencontrer rhétorique et histoire des idées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paresse dans les Adages d’Érasme. De l’inflexibilité de l’ignorance à la souplesse du doute sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Mots/maux de la paresse, N° 112 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.112.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intenter proces & faire debat” Le Débat de Folie et d’Amour et le genre de la controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du De duplici copia à l’Ecclesiastes La copia, l’âme de la rhétorique érasmienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité et hiérarchie des savoirs Les Essais lus depuis Pétrarque et la “querelle des arts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Councillor and Prophet? A Puzzle for Thomas More and Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-04001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens du retrait (ou de la retraite) dans l’œuvre de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Saveur du savoir Mélanges Alain Legros, 2 (72), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source cachée du discours de Socrate dans “De la physionomie” (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09142-4.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Erasmus and More, Abraxa(s), an Anamorphic Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-03901003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillardise, liberté et illustration de la langue française de Montaigne à Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (65), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06907-2.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la prosopopée, remarques sur l'usage du masque dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (66), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07344-4.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale et interprétation dans la lettre d'Érasme à Martin Dorp (1515)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXXVIII (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voila certes une parole vraiement appartenante à Caton » Liberté et sincérité dans le Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers La Boétie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.43-62. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05872-4.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'avis “Au lecteur” des Essais de Montaigne à l'aune du livre III »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVII, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La plus universelle et commune erreur des hommes” Philautie et/ou présomption dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (62), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05748-2.p.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que le goût des biens et des maux dépend en bonne partie de notre opinion ». La recherche inquiète d’« un discours qui face pour nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (59), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3677-2.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la declamation des louenges de follie. Une illustration de la réception de l’Éloge de la Folie en France en 1520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.171--195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lire Montaigne au XXIe siècle - Bien lire, bien vivre et se réjouir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (56), pp.355-370. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3977-3.p.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures érasmiennes du prédicateur — Homines cum hominibus, infirmi cum infirmis versamur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L'Éloquence de la chaire à l'âge classique, 2 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a prou loi de parler partout et pour et contre ». Sophistique et scepticisme dans les chapitres « Des noms » et « De l’incertitude de notre jugement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de concours 2011 (agrégation, CPGE), 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Palais des Curieux au Moyen de Parvenir ou de la liberté à l’extravagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhren.2008.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Débat de Folie et d'Amour de Louise Labé ou les voix déviantes de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 56 (4), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inli.564.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Defond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire PREMAN : de la formation à la compétence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2019, BIBLIOTHEQUE LITTERAIRE DE LA RENAISSANCE, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles en France et en Europe (1550-1697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/savoirshumaniste2.9791030008036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société internationale des amis de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (72), pp.214, 2021, Saveur du savoir - Mélanges Alain Legros, 9782406113560. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phisionomie (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.190, 2019, Essais philosophiques sur Montaigne et son temps, 978-2-406-08227-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 115, pp.441, 2017, Études et essais sur la Renaissance, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopopée et persona à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.418, 2013, Bibliothèque de la Renaissance, 978-2-8124-1757-3. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre une bonne part des Langues entre les Œuvres de la Nature » Oikeiosis et histoire de la langue dans l’œuvre de Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, pp.523-532, 2022, Encounters, n° 538, 978-2-406-12714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cachées et satire. D’Érasme et Thomas More à Agrippa d’Aubigné et François Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Desbois-Ientile; Adeline Lionetto; Luisa Capodieci; Paul-Victor Desarbres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et arts visuels à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Sorbonne Université Presses, pp.229-248, 2021, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VBYS1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à Charles Quint (Charles II de Hainaut), Théorie et pratique érasmiennes du conseil en 1516 et 1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un clers ait dit que chanson en ferait, Mélanges de langue, d’histoire et de littérature offerts à Jean-Charles Herbin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Valenciennes, pp.643-652, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et philautie, franchise et aveuglement de Politien à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183 - 203, 2019, Études et essais sur la Renaissance, n° 117, 978-2-406-08837-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la rhétorique : Les contradictions fécondes d’une éloquence agissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloquence et action à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.29-43, 2019, S.I.R.I.R, 978-2-503-58320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Représenter au naturel” – Rhétorique et mise à nu dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incommodité de la grandeur” ou les méfaits de la flatterie à la cour – Lectures de Plutarque d’Érasme à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.107-123, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/RSPT8414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-21, 2017, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Suivre Nature” dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres regards sur les Essais, Livre III de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, 9782350303949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Azolains au Débat de Folie et d’Amour : l’“invention d’un lecteur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier; Vân Dung Le Flanchec; Véronique Montagne; Anne Réach-Ngô; Marie-Claire Thomine; Trung Tran; Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées, Propos de l'Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-580, 2016, 9782812434198. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bonne intention préside ». Le dialogue renaissant à l’épreuve du Moyen de Parvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Buron; Philippe Guérin; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États du dialogue à l’âge de l’humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-334, 2015, 978-2-86906-383-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Perona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de littérature française de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2555-1522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135321360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Perona est professeure de littérature française de la Renaissance de l'Université de Lille. Elle est membre junior de l'Institut Universitaire de France (promotion 2021). Elle appartient au laboratoire ALITHILA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa recherche fait se rencontrer rhétorique et histoire des idées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paresse dans les Adages d’Érasme. De l’inflexibilité de l’ignorance à la souplesse du doute sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Mots/maux de la paresse, N° 112 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.112.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intenter proces & faire debat” Le Débat de Folie et d’Amour et le genre de la controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du De duplici copia à l’Ecclesiastes La copia, l’âme de la rhétorique érasmienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité et hiérarchie des savoirs Les Essais lus depuis Pétrarque et la “querelle des arts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Councillor and Prophet? A Puzzle for Thomas More and Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-04001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens du retrait (ou de la retraite) dans l’œuvre de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Saveur du savoir Mélanges Alain Legros, 2 (72), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source cachée du discours de Socrate dans “De la physionomie” (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09142-4.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Erasmus and More, Abraxa(s), an Anamorphic Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-03901003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillardise, liberté et illustration de la langue française de Montaigne à Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la prosopopée, remarques sur l'usage du masque dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (66), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07344-4.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (65), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06907-2.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale et interprétation dans la lettre d'Érasme à Martin Dorp (1515)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXXVIII (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voila certes une parole vraiement appartenante à Caton » Liberté et sincérité dans le Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers La Boétie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.43-62. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05872-4.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'avis “Au lecteur” des Essais de Montaigne à l'aune du livre III »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVII, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La plus universelle et commune erreur des hommes” Philautie et/ou présomption dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (62), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05748-2.p.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que le goût des biens et des maux dépend en bonne partie de notre opinion ». La recherche inquiète d’« un discours qui face pour nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (59), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3677-2.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la declamation des louenges de follie. Une illustration de la réception de l’Éloge de la Folie en France en 1520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.171--195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lire Montaigne au XXIe siècle - Bien lire, bien vivre et se réjouir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (56), pp.355-370. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3977-3.p.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures érasmiennes du prédicateur — Homines cum hominibus, infirmi cum infirmis versamur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L'Éloquence de la chaire à l'âge classique, 2 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a prou loi de parler partout et pour et contre ». Sophistique et scepticisme dans les chapitres « Des noms » et « De l’incertitude de notre jugement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de concours 2011 (agrégation, CPGE), 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Palais des Curieux au Moyen de Parvenir ou de la liberté à l’extravagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhren.2008.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Débat de Folie et d'Amour de Louise Labé ou les voix déviantes de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 56 (4), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inli.564.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Defond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire PREMAN : de la formation à la compétence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2019, BIBLIOTHEQUE LITTERAIRE DE LA RENAISSANCE, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles en France et en Europe (1550-1697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/savoirshumaniste2.9791030008036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société internationale des amis de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (72), pp.214, 2021, Saveur du savoir - Mélanges Alain Legros, 9782406113560. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phisionomie (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.190, 2019, Essais philosophiques sur Montaigne et son temps, 978-2-406-08227-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 115, pp.441, 2017, Études et essais sur la Renaissance, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopopée et persona à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.418, 2013, Bibliothèque de la Renaissance, 978-2-8124-1757-3. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre une bonne part des Langues entre les Œuvres de la Nature » Oikeiosis et histoire de la langue dans l’œuvre de Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, pp.523-532, 2022, Encounters, n° 538, 978-2-406-12714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cachées et satire. D’Érasme et Thomas More à Agrippa d’Aubigné et François Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Desbois-Ientile; Adeline Lionetto; Luisa Capodieci; Paul-Victor Desarbres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et arts visuels à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Sorbonne Université Presses, pp.229-248, 2021, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VBYS1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Représenter au naturel” – Rhétorique et mise à nu dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à Charles Quint (Charles II de Hainaut), Théorie et pratique érasmiennes du conseil en 1516 et 1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un clers ait dit que chanson en ferait, Mélanges de langue, d’histoire et de littérature offerts à Jean-Charles Herbin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Valenciennes, pp.643-652, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et philautie, franchise et aveuglement de Politien à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183 - 203, 2019, Études et essais sur la Renaissance, n° 117, 978-2-406-08837-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la rhétorique : Les contradictions fécondes d’une éloquence agissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloquence et action à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.29-43, 2019, S.I.R.I.R, 978-2-503-58320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incommodité de la grandeur” ou les méfaits de la flatterie à la cour – Lectures de Plutarque d’Érasme à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.107-123, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/RSPT8414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-21, 2017, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Suivre Nature” dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres regards sur les Essais, Livre III de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, 9782350303949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Azolains au Débat de Folie et d’Amour : l’“invention d’un lecteur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier; Vân Dung Le Flanchec; Véronique Montagne; Anne Réach-Ngô; Marie-Claire Thomine; Trung Tran; Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées, Propos de l'Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-580, 2016, 9782812434198. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bonne intention préside ». Le dialogue renaissant à l’épreuve du Moyen de Parvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Buron; Philippe Guérin; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États du dialogue à l’âge de l’humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-334, 2015, 978-2-86906-383-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C959E6F"/>
+    <w:nsid w:val="ED88D4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-perona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2555-1522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135321360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-04001003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0.p.0063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09142-4.p.0173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-03901003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06907-2.p.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07344-4.p.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05872-4.p.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05748-2.p.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3677-2.p.0107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3977-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2008.2936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.564.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne-2020-2-n-72-saveur-du-savoir-melanges-alain-legros.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-phisionomie-essais-iii-12.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08227-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/prosopopee-et-persona-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1757-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322856v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBYS1684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11115-book-08535182-9782745351821.html#:~:text=Cet%20ouvrage%20interroge%20le%20sens,hiatus%20entre%20th%C3%A9orie%20et%20pratique." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273471v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RSPT8414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xvi-siecle/459-autres-regards-sur-les-essais-de-montaigne-livre-iii-9782350303949.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-degelees-propos-de-l-atelier-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/8217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-perona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2555-1522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135321360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-04001003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0.p.0063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09142-4.p.0173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-03901003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07344-4.p.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06907-2.p.0183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05872-4.p.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05748-2.p.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3677-2.p.0107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3977-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2008.2936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.564.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne-2020-2-n-72-saveur-du-savoir-melanges-alain-legros.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-phisionomie-essais-iii-12.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08227-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/prosopopee-et-persona-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1757-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322856v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBYS1684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11115-book-08535182-9782745351821.html#:~:text=Cet%20ouvrage%20interroge%20le%20sens,hiatus%20entre%20th%C3%A9orie%20et%20pratique." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273471v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RSPT8414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xvi-siecle/459-autres-regards-sur-les-essais-de-montaigne-livre-iii-9782350303949.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-degelees-propos-de-l-atelier-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/8217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>