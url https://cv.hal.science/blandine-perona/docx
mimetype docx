--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Perona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de littérature française de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2555-1522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135321360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Perona est professeure de littérature française de la Renaissance de l'Université de Lille. Elle est membre junior de l'Institut Universitaire de France (promotion 2021). Elle appartient au laboratoire ALITHILA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa recherche fait se rencontrer rhétorique et histoire des idées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paresse dans les Adages d’Érasme. De l’inflexibilité de l’ignorance à la souplesse du doute sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Mots/maux de la paresse, N° 112 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.112.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intenter proces & faire debat” Le Débat de Folie et d’Amour et le genre de la controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du De duplici copia à l’Ecclesiastes La copia, l’âme de la rhétorique érasmienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité et hiérarchie des savoirs Les Essais lus depuis Pétrarque et la “querelle des arts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Councillor and Prophet? A Puzzle for Thomas More and Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-04001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens du retrait (ou de la retraite) dans l’œuvre de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Saveur du savoir Mélanges Alain Legros, 2 (72), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source cachée du discours de Socrate dans “De la physionomie” (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09142-4.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Erasmus and More, Abraxa(s), an Anamorphic Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-03901003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillardise, liberté et illustration de la langue française de Montaigne à Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la prosopopée, remarques sur l'usage du masque dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (66), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07344-4.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (65), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06907-2.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale et interprétation dans la lettre d'Érasme à Martin Dorp (1515)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXXVIII (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voila certes une parole vraiement appartenante à Caton » Liberté et sincérité dans le Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers La Boétie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.43-62. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05872-4.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'avis “Au lecteur” des Essais de Montaigne à l'aune du livre III »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVII, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La plus universelle et commune erreur des hommes” Philautie et/ou présomption dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (62), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05748-2.p.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que le goût des biens et des maux dépend en bonne partie de notre opinion ». La recherche inquiète d’« un discours qui face pour nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (59), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3677-2.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la declamation des louenges de follie. Une illustration de la réception de l’Éloge de la Folie en France en 1520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.171--195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lire Montaigne au XXIe siècle - Bien lire, bien vivre et se réjouir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (56), pp.355-370. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3977-3.p.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures érasmiennes du prédicateur — Homines cum hominibus, infirmi cum infirmis versamur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L'Éloquence de la chaire à l'âge classique, 2 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a prou loi de parler partout et pour et contre ». Sophistique et scepticisme dans les chapitres « Des noms » et « De l’incertitude de notre jugement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de concours 2011 (agrégation, CPGE), 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Palais des Curieux au Moyen de Parvenir ou de la liberté à l’extravagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhren.2008.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Débat de Folie et d'Amour de Louise Labé ou les voix déviantes de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 56 (4), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inli.564.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Defond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire PREMAN : de la formation à la compétence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2019, BIBLIOTHEQUE LITTERAIRE DE LA RENAISSANCE, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles en France et en Europe (1550-1697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/savoirshumaniste2.9791030008036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société internationale des amis de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (72), pp.214, 2021, Saveur du savoir - Mélanges Alain Legros, 9782406113560. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phisionomie (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.190, 2019, Essais philosophiques sur Montaigne et son temps, 978-2-406-08227-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 115, pp.441, 2017, Études et essais sur la Renaissance, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopopée et persona à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.418, 2013, Bibliothèque de la Renaissance, 978-2-8124-1757-3. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre une bonne part des Langues entre les Œuvres de la Nature » Oikeiosis et histoire de la langue dans l’œuvre de Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, pp.523-532, 2022, Encounters, n° 538, 978-2-406-12714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cachées et satire. D’Érasme et Thomas More à Agrippa d’Aubigné et François Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Desbois-Ientile; Adeline Lionetto; Luisa Capodieci; Paul-Victor Desarbres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et arts visuels à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Sorbonne Université Presses, pp.229-248, 2021, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VBYS1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Représenter au naturel” – Rhétorique et mise à nu dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à Charles Quint (Charles II de Hainaut), Théorie et pratique érasmiennes du conseil en 1516 et 1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un clers ait dit que chanson en ferait, Mélanges de langue, d’histoire et de littérature offerts à Jean-Charles Herbin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Valenciennes, pp.643-652, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et philautie, franchise et aveuglement de Politien à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183 - 203, 2019, Études et essais sur la Renaissance, n° 117, 978-2-406-08837-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la rhétorique : Les contradictions fécondes d’une éloquence agissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloquence et action à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.29-43, 2019, S.I.R.I.R, 978-2-503-58320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incommodité de la grandeur” ou les méfaits de la flatterie à la cour – Lectures de Plutarque d’Érasme à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.107-123, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/RSPT8414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-21, 2017, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Suivre Nature” dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres regards sur les Essais, Livre III de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, 9782350303949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Azolains au Débat de Folie et d’Amour : l’“invention d’un lecteur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier; Vân Dung Le Flanchec; Véronique Montagne; Anne Réach-Ngô; Marie-Claire Thomine; Trung Tran; Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées, Propos de l'Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-580, 2016, 9782812434198. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bonne intention préside ». Le dialogue renaissant à l’épreuve du Moyen de Parvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Buron; Philippe Guérin; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États du dialogue à l’âge de l’humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-334, 2015, 978-2-86906-383-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Blandine Perona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de littérature française de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blandine-perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2555-1522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135321360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Perona est professeure de littérature française de la Renaissance de l'Université de Lille. Elle est membre junior de l'Institut Universitaire de France (promotion 2021). Elle appartient au laboratoire ALITHILA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa recherche fait se rencontrer rhétorique et histoire des idées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paresse dans les Adages d’Érasme. De l’inflexibilité de l’ignorance à la souplesse du doute sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les Mots/maux de la paresse, N° 112 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla1.112.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intenter proces & faire debat” Le Débat de Folie et d’Amour et le genre de la controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité et hiérarchie des savoirs Les Essais lus depuis Pétrarque et la “querelle des arts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du De duplici copia à l’Ecclesiastes La copia, l’âme de la rhétorique érasmienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens du retrait (ou de la retraite) dans l’œuvre de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Saveur du savoir Mélanges Alain Legros, 2 (72), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0.p.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Councillor and Prophet? A Puzzle for Thomas More and Erasmus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-04001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Erasmus and More, Abraxa(s), an Anamorphic Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.93-96. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18749275-03901003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source cachée du discours de Socrate dans “De la physionomie” (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09142-4.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillardise, liberté et illustration de la langue française de Montaigne à Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (65), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06907-2.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la prosopopée, remarques sur l'usage du masque dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (66), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07344-4.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandale et interprétation dans la lettre d'Érasme à Martin Dorp (1515)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXXVIII (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voila certes une parole vraiement appartenante à Caton » Liberté et sincérité dans le Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers La Boétie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.43-62. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05872-4.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'avis “Au lecteur” des Essais de Montaigne à l'aune du livre III »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVII, pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La plus universelle et commune erreur des hommes” Philautie et/ou présomption dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (62), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05748-2.p.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que le goût des biens et des maux dépend en bonne partie de notre opinion ». La recherche inquiète d’« un discours qui face pour nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (59), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3677-2.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la declamation des louenges de follie. Une illustration de la réception de l’Éloge de la Folie en France en 1520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.171--195. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lire Montaigne au XXIe siècle - Bien lire, bien vivre et se réjouir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (56), pp.355-370. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3977-3.p.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures érasmiennes du prédicateur — Homines cum hominibus, infirmi cum infirmis versamur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L'Éloquence de la chaire à l'âge classique, 2 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a prou loi de parler partout et pour et contre ». Sophistique et scepticisme dans les chapitres « Des noms » et « De l’incertitude de notre jugement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de concours 2011 (agrégation, CPGE), 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Palais des Curieux au Moyen de Parvenir ou de la liberté à l’extravagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhren.2008.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Débat de Folie et d'Amour de Louise Labé ou les voix déviantes de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 56 (4), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inli.564.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour des pratiques de science ouverte de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Defond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAL'OA, L'UPHF fait sa science ouverte !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe du DAREC (SCD Université Polytechnique des Hauts-de-France), Dec 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire PREMAN : de la formation à la compétence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2019, BIBLIOTHEQUE LITTERAIRE DE LA RENAISSANCE, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles en France et en Europe (1550-1697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/savoirshumaniste2.9791030008036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société internationale des amis de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (72), pp.214, 2021, Saveur du savoir - Mélanges Alain Legros, 9782406113560. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11356-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phisionomie (Essais, III, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.190, 2019, Essais philosophiques sur Montaigne et son temps, 978-2-406-08227-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 115, pp.441, 2017, Études et essais sur la Renaissance, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopopée et persona à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.418, 2013, Bibliothèque de la Renaissance, 978-2-8124-1757-3. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre une bonne part des Langues entre les Œuvres de la Nature » Oikeiosis et histoire de la langue dans l’œuvre de Marie de Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, pp.523-532, 2022, Encounters, n° 538, 978-2-406-12714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images cachées et satire. D’Érasme et Thomas More à Agrippa d’Aubigné et François Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Desbois-Ientile; Adeline Lionetto; Luisa Capodieci; Paul-Victor Desarbres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et arts visuels à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Sorbonne Université Presses, pp.229-248, 2021, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VBYS1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à Charles Quint (Charles II de Hainaut), Théorie et pratique érasmiennes du conseil en 1516 et 1523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un clers ait dit que chanson en ferait, Mélanges de langue, d’histoire et de littérature offerts à Jean-Charles Herbin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Valenciennes, pp.643-652, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire et philautie, franchise et aveuglement de Politien à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183 - 203, 2019, Études et essais sur la Renaissance, n° 117, 978-2-406-08837-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme et la rhétorique : Les contradictions fécondes d’une éloquence agissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloquence et action à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.29-43, 2019, S.I.R.I.R, 978-2-503-58320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Représenter au naturel” – Rhétorique et mise à nu dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-210, 2019, 9782745351821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incommodité de la grandeur” ou les méfaits de la flatterie à la cour – Lectures de Plutarque d’Érasme à Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.107-123, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/RSPT8414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érasme et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-21, 2017, 978-2-8124-3862-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3862-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Suivre Nature” dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres regards sur les Essais, Livre III de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, 9782350303949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Azolains au Débat de Folie et d’Amour : l’“invention d’un lecteur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier; Vân Dung Le Flanchec; Véronique Montagne; Anne Réach-Ngô; Marie-Claire Thomine; Trung Tran; Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées, Propos de l'Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.563-580, 2016, 9782812434198. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bonne intention préside ». Le dialogue renaissant à l’épreuve du Moyen de Parvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Perona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Buron; Philippe Guérin; Claire Lesage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États du dialogue à l’âge de l’humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-334, 2015, 978-2-86906-383-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED88D4A6"/>
+    <w:nsid w:val="0BF3D346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-perona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2555-1522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135321360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-04001003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0.p.0063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09142-4.p.0173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-03901003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07344-4.p.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06907-2.p.0183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05872-4.p.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05748-2.p.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3677-2.p.0107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3977-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2008.2936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.564.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne-2020-2-n-72-saveur-du-savoir-melanges-alain-legros.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-phisionomie-essais-iii-12.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08227-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/prosopopee-et-persona-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1757-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322856v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBYS1684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11115-book-08535182-9782745351821.html#:~:text=Cet%20ouvrage%20interroge%20le%20sens,hiatus%20entre%20th%C3%A9orie%20et%20pratique." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273471v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RSPT8414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xvi-siecle/459-autres-regards-sur-les-essais-de-montaigne-livre-iii-9782350303949.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-degelees-propos-de-l-atelier-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/8217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blandine-perona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2555-1522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135321360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0.p.0063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-04001003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18749275-03901003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09142-4.p.0173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06907-2.p.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07344-4.p.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05872-4.p.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05748-2.p.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3677-2.p.0107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3977-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2008.2936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.564.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04461316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne-2020-2-n-72-saveur-du-savoir-melanges-alain-legros.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11356-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-phisionomie-essais-iii-12.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08227-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04411135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/prosopopee-et-persona-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1757-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04395429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322856v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBYS1684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11115-book-08535182-9782745351821.html#:~:text=Cet%20ouvrage%20interroge%20le%20sens,hiatus%20entre%20th%C3%A9orie%20et%20pratique." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04397054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273471v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RSPT8414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/erasme-et-la-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3862-2.p.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xvi-siecle/459-autres-regards-sur-les-essais-de-montaigne-livre-iii-9782350303949.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/paroles-degelees-propos-de-l-atelier-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04462529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/8217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>