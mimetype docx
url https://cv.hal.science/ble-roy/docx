--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
+                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ferragu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389117v1</w:t>
+                <w:t xml:space="preserve">hal-04787659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
+                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ferragu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04787659v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Space Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1576,77 +1576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jouvencel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Renel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Cherchali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lauga Cami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1336701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04635716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jouvencel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Renel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Cherchali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lauga Cami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1336701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04635716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>