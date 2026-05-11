--- v1 (2026-04-03)
+++ v2 (2026-05-11)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Exercise in Medicine: A Proof of Concept in a Healthy Population</w:t>
+                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malbos</w:t>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e45637. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/45637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787662v1</w:t>
+                <w:t xml:space="preserve">hal-04718361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost at sea: Impact of an ocean survival experience on psychological, physiological and cognitive abilities (RAD'LÔ)</w:t>
+                <w:t xml:space="preserve">Virtual Exercise in Medicine: A Proof of Concept in a Healthy Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rouquet</w:t>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Trouve</w:t>
+                <w:t xml:space="preserve">Eric Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.100452. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e45637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/45637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787671v1</w:t>
+                <w:t xml:space="preserve">hal-04787662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right stuff: Salutogenic and pathogenic responses over a year in Antarctica</w:t>
+                <w:t xml:space="preserve">Lost at sea: Impact of an ocean survival experience on psychological, physiological and cognitive abilities (RAD'LÔ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
+                <w:t xml:space="preserve">Christophe Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupin</w:t>
+                <w:t xml:space="preserve">Christophe Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.100452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787666v1</w:t>
+                <w:t xml:space="preserve">hal-04787671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
+                <w:t xml:space="preserve">The right stuff: Salutogenic and pathogenic responses over a year in Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+                <w:t xml:space="preserve">Céline Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.220-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718361v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is sleep affected after microgravity and hypergravity exposure? A pilot study</w:t>
               </w:r>
@@ -904,364 +904,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
+                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+                <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ferragu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787659v1</w:t>
+                <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
+                <w:t xml:space="preserve">Cardiac biosignal in confined nuclear submarine patrol: Heart rate variability a marker of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ferragu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203 (12), pp.469-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04389117v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindfulness for adaptation to analog and new technologies emergence for long-term space missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Space Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,90 +1416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Regular Physical Activity Practice During a Submarine Patrol an Efficient Coping Strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Moelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1563,90 +1563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindfulness, Interoception, and Olfaction: A Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jouvencel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Renel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Cherchali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lauga Cami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1336701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04635716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trouve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rabineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jouvencel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Renel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Cherchali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lauga Cami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1336701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ferragu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.12.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2023.1109556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lefranc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.704981" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04635716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>