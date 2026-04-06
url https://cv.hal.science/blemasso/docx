--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -265,51 +265,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
+                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitê Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
@@ -344,97 +344,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honolulu (Hawaii), USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078193v1</w:t>
+                <w:t xml:space="preserve">hal-05078184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
+                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitê Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
@@ -469,82 +478,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05078184v1</w:t>
+                <w:t xml:space="preserve">hal-05078193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term in vivo magnetic resonance imaging of injectable self-healing hydrogels based on hyaluronic acid for cell therapy</w:t>
               </w:r>
@@ -1257,709 +1257,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
+                <w:t xml:space="preserve">MR imaging of theranostic Gd-based Aguix nanoparticles in patients with 4 histological types of brain metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie D. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - 26th Summer Working Group on Model-Based Clustering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings Contrast Media Research Symposium, 2019, Erice (IT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423638v1</w:t>
+                <w:t xml:space="preserve">hal-03404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR imaging of theranostic Gd-based Aguix nanoparticles in patients with 4 histological types of brain metastasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component elimination strategies to fit mixtures of multiple scale distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Contrast Media Research Symposium, 2019, Erice (IT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSSDS 2019 - Research School on Statistics and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. pp.81-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-1960-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404444v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component elimination strategies to fit mixtures of multiple scale distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+                <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSSDS 2019 - Research School on Statistics and Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Molecular Imaging Meeting – EMIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415090v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Imaging Meeting – EMIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISMRM 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356469v1</w:t>
+                <w:t xml:space="preserve">hal-03356567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
+                <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Verry</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2019 - 26th Summer Working Group on Model-Based Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356567v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Mixture of linear mappings in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Chen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naisyin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,77 +2118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM Societe Francaise de Resonance Magnetique en Biologie et Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2239,64 +2239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,64 +2360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felana Andriatsitoaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,90 +2459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application à la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2580,90 +2580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Multi-scaled Student Distributions : brain tumor characterization from multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique Mathématique et Applications 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,437 +2682,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Senan Doyle</w:t>
+                <w:t xml:space="preserve">Paquet R pour l'estimation d'un mélange de lois de Student multivariées à échelles multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107520v1</w:t>
+                <w:t xml:space="preserve">hal-01253593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquet R pour l'estimation d'un mélange de lois de Student multivariées à échelles multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Tumor classification and prediction using robust multivariate clustering of multiparametric MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253593v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor classification and prediction using robust multivariate clustering of multiparametric MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253584v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student à Échelles Multiples pour la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,103 +3150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of manual versus automatic delineation of low-grade gliomas based on MR brain scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senan Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM) 2014 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany</w:t>
@@ -3267,1263 +3267,1263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
+                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">T. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chalet</w:t>
+                <w:t xml:space="preserve">A. Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ador</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Dumont</w:t>
+                <w:t xml:space="preserve">E L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225248v1</w:t>
+                <w:t xml:space="preserve">hal-05408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vasile Stupar</w:t>
+                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414912v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Alicia Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Barbier</w:t>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Clothilde Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.121274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408430v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Courivaud</w:t>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beets</w:t>
+                <w:t xml:space="preserve">Lucie Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Samalens</w:t>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.114151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250629v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187172v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARVEL: MR Fingerprinting with Additional micRoVascular Estimates using bidirectional LSTMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Potez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
+              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 15002, pp.259-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72069-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825697v1</w:t>
+                <w:t xml:space="preserve">hal-04647024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARVEL: MR Fingerprinting with Additional micRoVascular Estimates using bidirectional LSTMs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heemeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Christen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Albert Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 15002, pp.259-269. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (5), pp.1506-1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72069-7_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647024v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Albert Laissue</w:t>
+                <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142200v1</w:t>
+                <w:t xml:space="preserve">inserm-05395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+                <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heemeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albert Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (5), pp.1506-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05395422v1</w:t>
+                <w:t xml:space="preserve">hal-04825697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of therapeutic intensity level from automatic multiclass segmentation of traumatic brain injury lesions on CT-scans</w:t>
               </w:r>
@@ -4905,5736 +4905,5468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of CT-Scan Analysis by Artificial Intelligence to the Clinical Care of TBI Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Brossard</w:t>
+                <w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2021.666875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825692v1</w:t>
+                <w:t xml:space="preserve">hal-02314026v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Response Mapping of FLAIR MRI Provides an Early Indication of Progression Risk in Glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of CT-Scan Analysis by Artificial Intelligence to the Clinical Care of TBI Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules-Arnaud de Busschère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hoff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christina Tsien</w:t>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acra.2020.08.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.666875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825684v1</w:t>
+                <w:t xml:space="preserve">hal-04825692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Broche</w:t>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600318v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Response Mapping of FLAIR MRI Provides an Early Indication of Progression Risk in Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Luker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Clément</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Christina Tsien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+              <w:t xml:space="preserve">Academic Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (12), pp.1711-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acra.2020.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159567v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314026v3</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MP3: Medical software for Processing multi-Parametric images Pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Christen</w:t>
+                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.594799⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937866v2</w:t>
+                <w:t xml:space="preserve">hal-04998524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (29), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2020, 6 (29), pp.eaay5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998524v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+                <w:t xml:space="preserve">Hypertonic Sodium Lactate to Alleviate Functional Deficits Following Diffuse Traumatic Brain Injury: An Osmotic or a Lactate-Related Effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Pietras</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.795-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-020-01090-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919837v1</w:t>
+                <w:t xml:space="preserve">hal-04698735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic Sodium Lactate to Alleviate Functional Deficits Following Diffuse Traumatic Brain Injury: An Osmotic or a Lactate-Related Effect?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+                <w:t xml:space="preserve">MP3: Medical software for Processing multi-Parametric images Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.795-803. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.594799:1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-020-01090-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.594799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698735v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural parameters estimation for brain tumor growth modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction with high dimensional regression via hierarchically structured Gaussian mixtures and latent variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naisyin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.00973⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.1485-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825678v1</w:t>
+                <w:t xml:space="preserve">hal-02263144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.17082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural parameters estimation for brain tumor growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Nemoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Janvier</w:t>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Lipkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayde Livingstone</w:t>
+                <w:t xml:space="preserve">Suprosanna Shit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kofler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nore Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
+              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.00973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142243v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction with high dimensional regression via hierarchically structured Gaussian mixtures and latent variables</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12370⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.1295 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263144v1</w:t>
+                <w:t xml:space="preserve">hal-01930811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
+                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.e3933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999644v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Fully Automatic Lesion Localization and Characterization: Application to Brain Tumors Using Multiparametric Quantitative MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.1678-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2794918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728897v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.1295-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808105v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01930811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Automatic Lesion Localization and Characterization: Application to Brain Tumors Using Multiparametric Quantitative MRI Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (7), pp.1678-1689. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2794918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545548v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Rome</w:t>
+                <w:t xml:space="preserve">Multiparametric MRI including oxygenation mapping of experimental ischaemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Simoes Braga Boisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirschler Lydiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.2196-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16662044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04697277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Potez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142260v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI including oxygenation mapping of experimental ischaemic stroke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16662044⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368780v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (7), pp.6221-6233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05142272v1</w:t>
+                <w:t xml:space="preserve">hal-05142303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bouchet Bouchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Duc</w:t>
+                <w:t xml:space="preserve">Imen Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6221-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01236292v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01077407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+                <w:t xml:space="preserve">Microvascular MRI and unsupervised clustering yields histology-resembling images in two rat models of glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (8), pp.1354-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01077407v1</w:t>
+                <w:t xml:space="preserve">hal-01119666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142303v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular MRI and unsupervised clustering yields histology-resembling images in two rat models of glioma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.90⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119666v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rome</w:t>
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850725v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00855558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Claire Rome</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05142308v1</w:t>
+                <w:t xml:space="preserve">hal-00850725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vessel size index measurements in a rat model of glioma: comparison of the dynamic (Gd) and steady-state (iron-oxide) susceptibility contrast MRI approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tachrount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.218-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861168v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00658563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+                <w:t xml:space="preserve">Is T2* enough to assess oxygenation? Quantitative blood oxygen level-dependent analysis in brain tumor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Rome</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 262 (2), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.11110518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00855558v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00753882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel size index measurements in a rat model of glioma: comparison of the dynamic (Gd) and steady-state (iron-oxide) susceptibility contrast MRI approaches.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Relationship between MR Estimates of Blood Oxygen Saturation and Hypoxia: Effect of an Antiangiogenic Treatment on a Gliosarcoma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Troprès</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.1734⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 265 (3), pp.743-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.12112621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00658563v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is T2* enough to assess oxygenation? Quantitative blood oxygen level-dependent analysis in brain tumor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Assessment of multiparametric MRI in a human glioma model to monitor cytotoxic and anti-angiogenic drug effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Remy</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Fondraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.473-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.11110518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00753882v1</w:t>
+                <w:t xml:space="preserve">inserm-00607949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Relationship between MR Estimates of Blood Oxygen Saturation and Hypoxia: Effect of an Antiangiogenic Treatment on a Gliosarcoma Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a quantitative blood oxygenation level-dependent (qBOLD) approach to map local blood oxygen saturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.12112621⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142311v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of multiparametric MRI in a human glioma model to monitor cytotoxic and anti-angiogenic drug effects.</w:t>
+                <w:t xml:space="preserve">Monitoring blood-brain barrier status in a rat model of glioma receiving therapy: dual injection of low-molecular-weight and macromolecular MR contrast media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadège Fondraz</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.1611⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257 (2), pp.342-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00607949v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00589222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a quantitative blood oxygenation level-dependent (qBOLD) approach to map local blood oxygen saturation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Blood-Brain Barrier Status in a Rat Model of Glioma Receiving Therapy: Dual Injection of Low-Molecular-Weight and Macromolecular MR Contrast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (4), pp.393-403. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257 (2), pp.342-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.1603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00629822v1</w:t>
+                <w:t xml:space="preserve">hal-05142323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-12. </w:t>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556537v1</w:t>
+                <w:t xml:space="preserve">hal-05142321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-1512. </w:t>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142321v1</w:t>
+                <w:t xml:space="preserve">hal-00556537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring blood-brain barrier status in a rat model of glioma receiving therapy: dual injection of low-molecular-weight and macromolecular MR contrast media.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1714-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00589222v1</w:t>
+                <w:t xml:space="preserve">inserm-00410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Blood-Brain Barrier Status in a Rat Model of Glioma Receiving Therapy: Dual Injection of Low-Molecular-Weight and Macromolecular MR Contrast Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142323v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+              <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10644,328 +10376,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FASTDIAG-TC: Outcome Prediction for Traumatic Brain Injuries: Multimodal AI Combining Clinical Data and CT Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fehr Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - 3e édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated approach for quality control and harmonization of large multiparametric and multicenter MRI databases: methodology and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saghiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Côme Douteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saghiah</w:t>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'IRM multimodales par réseaux de neurones : Stratégies de transfert d'apprentissage pour des ensembles de données de taille limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Daniela Talba Malla Tchamedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,198 +10729,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2024 - Colloque français d’intelligence artificielle en imagerie biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced neurotoxicity assessed by spatio-temporal modelling combined with artificial Intelligence after brain radiotherapy: the RADIO-AIDE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoRED 2023 - International Society for Radiation Epidemiology and Dosimetry 1st meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04200854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des patterns de signaux pour l'IRM Fingerprinting Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11247,293 +10979,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2021 - 5ème Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. pp.1-1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring brain tumor evolution using multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application a la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11543,51 +11275,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11639,214 +11371,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russel Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Mixture of Linear Mappings in High Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Chen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11854,51 +11586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naisyin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11908,114 +11640,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'IRM multiparamétrique comme indicateur de l'effet de thérapies anti-angiogéniques sur des modèles de gliomes implantés chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12162,51 +11894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05169-1_63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11971" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Acquitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naisyin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72069-7_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gr&#232;ze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Arnaud de Bussch&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46945-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquitter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilhodes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.666875" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenevert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.08.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lipkova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprosanna Shit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kofler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Collomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.00973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12370" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1783-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fehr Delude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700053v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05169-1_63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Acquitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naisyin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72069-7_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gr&#232;ze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Arnaud de Bussch&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46945-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquitter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilhodes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.666875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenevert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.08.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12370" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lipkova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprosanna Shit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kofler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Collomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.00973" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1783-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077407v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391250v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fehr Delude" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>