--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -265,51 +265,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
+                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitê Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
@@ -344,106 +344,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078184v1</w:t>
+                <w:t xml:space="preserve">hal-05078193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux développements sur l’IRM Fingerprint Vasculaire</w:t>
+                <w:t xml:space="preserve">Advanced MR vascular Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitê Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
@@ -478,11159 +469,11159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France, France</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078193v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term in vivo magnetic resonance imaging of injectable self-healing hydrogels based on hyaluronic acid for cell therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustoifa Said</w:t>
+                <w:t xml:space="preserve">Olivier Montigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Montigon</w:t>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D realistic blood vessel structures machine learning for MR vascular Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boux</w:t>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brossard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London Bound 2022, May 2022, London, United Kingdom. pp.Abstract #2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an MR Fingerprinting sequence to measure brain oxygenation without contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 31st Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF MULTICENTER HARMONIZATION ON THE DETECTION OF RADIONECROSIS IN MULTIMODAL MRI RADIOMICS STUDY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards optimizing MR vascular fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice (virtual), France</w:t>
+              <w:t xml:space="preserve">ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178208v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optimizing MR vascular fingerprinting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF MULTICENTER HARMONIZATION ON THE DETECTION OF RADIONECROSIS IN MULTIMODAL MRI RADIOMICS STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Acquitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soléakhéna Ken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259368v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boux</w:t>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brossard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; SMRT 2020 - Virtual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging of theranostic Gd-based Aguix nanoparticles in patients with 4 histological types of brain metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verry</w:t>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Sylvie D. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Contrast Media Research Symposium, 2019, Erice (IT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component elimination strategies to fit mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSSDS 2019 - Research School on Statistics and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. pp.81-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-1960-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting – EMIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-in-human trial of Gd-based theranostic nanoparticles: MRI assessment of uptake and biodistribution in patients with multiple brain metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 27th Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 - 26th Summer Working Group on Model-Based Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forbes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Mixture of linear mappings in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naisyin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM 2017 - Joint Statistical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Baltimore, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'hétérogénéité de la croissance des gliomes par IRM multiparamétrique analysée par clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monitoring glioma heterogeneity during tumor growth using clustering analysis of multiparametric MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM Societe Francaise de Resonance Magnetique en Biologie et Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652300v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring glioma heterogeneity during tumor growth using clustering analysis of multiparametric MRI data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Suivi de l'hétérogénéité de la croissance des gliomes par IRM multiparamétrique analysée par clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">SFRMBM Societe Francaise de Resonance Magnetique en Biologie et Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652033v1</w:t>
+                <w:t xml:space="preserve">hal-01652300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'hétérogénéité de la croissance de 4 modèles de gliomes par IRM multiparamétrique analysée par clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana Andriatsitoaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de l’imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application à la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Arnaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Multi-scaled Student Distributions : brain tumor characterization from multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique Mathématique et Applications 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquet R pour l'estimation d'un mélange de lois de Student multivariées à échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor classification and prediction using robust multivariate clustering of multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senan Doyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vasseur</w:t>
+                <w:t xml:space="preserve">Pierre Bourdillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges de lois de Student à Échelles Multiples pour la caractérisation de tumeurs par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Arnaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of manual versus automatic delineation of low-grade gliomas based on MR brain scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senan Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senan Doyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vasseur</w:t>
+                <w:t xml:space="preserve">Pierre Bourdillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM) 2014 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01107700v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FASTDIAG-TC: Outcome Prediction for Traumatic Brain Injuries: Multimodal AI Combining Clinical Data and CT Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fehr Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2025 - 3e édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automated approach for quality control and harmonization of large multiparametric and multicenter MRI databases: methodology and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saghiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Côme Douteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-1, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation d'IRM multimodales par réseaux de neurones : Stratégies de transfert d'apprentissage pour des ensembles de données de taille limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Daniela Talba Malla Tchamedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Moyal Cohen-Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soléakhéna Ken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2024 - Colloque français d’intelligence artificielle en imagerie biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation-induced neurotoxicity assessed by spatio-temporal modelling combined with artificial Intelligence after brain radiotherapy: the RADIO-AIDE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISoRED 2023 - International Society for Radiation Epidemiology and Dosimetry 1st meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04200854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation des patterns de signaux pour l'IRM Fingerprinting Vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM 2021 - 5ème Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France. pp.1-1, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring brain tumor evolution using multiparametric MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges de lois de Student multivariées généralisées : application a la caractérisation de tumeurs par IRM multiparamétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lila Cunge</w:t>
+                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Plaindoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.121274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187172v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping GABA+/Glx in experimental temporal lobe epilepsy using edited-MRSI at 9.4T</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loan Samalens</w:t>
+                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121274⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250629v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erik Dumont</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225248v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating blood oxygen saturation through susceptibility source separation: A new standpoint on quantitative BOLD models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Microvascular and astrocytic responses to repeated magnetic resonance-guided focused ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudert</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X251386228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.114151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414912v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARVEL: MR Fingerprinting with Additional micRoVascular Estimates using bidirectional LSTMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 15002, pp.259-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-72069-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Heemeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albert Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119 (5), pp.1506-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/imag_a_00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbeam Radiation Therapy Opens a Several Days’ Vessel Permeability Window for Small Molecules in Brain Tumor Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Heemeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albert Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119 (5), pp.1506-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of therapeutic intensity level from automatic multiclass segmentation of traumatic brain injury lesions on CT-scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Arnaud de Busschère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.20155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-46945-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Differentiation of Pseudoprogression for Recurrent Glioblastoma in STERIMGLI Trial Using Multimodal MRI Radiomics Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acquitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114 (3), pp.e78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2022.07.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiomics-Based Detection of Radionecrosis Using Harmonized Multiparametric MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Acquitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Moyal Cohen-Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14020286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314026v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of CT-Scan Analysis by Artificial Intelligence to the Clinical Care of TBI Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Arnaud de Busschère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2021.666875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159567v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Response Mapping of FLAIR MRI Provides an Early Indication of Progression Risk in Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Luker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tsien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (12), pp.1711-1720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acra.2020.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified cartilage revealed in whole joint by X-ray phase contrast imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lardy</w:t>
+                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocarto.2021.100168⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600318v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (29), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting brain metastases with ultrasmall theranostic nanoparticles, a first-in-human trial from an MRI perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (29), pp.eaay5279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aay5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertonic Sodium Lactate to Alleviate Functional Deficits Following Diffuse Traumatic Brain Injury: An Osmotic or a Lactate-Related Effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocritical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (3), pp.795-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12028-020-01090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MP3: Medical software for Processing multi-Parametric images Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.594799:1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2020.594799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction with high dimensional regression via hierarchically structured Gaussian mixtures and latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naisyin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (5), pp.1485-1507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rssc.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.17082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural parameters estimation for brain tumor growth modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Lipkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suprosanna Shit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nore Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1907.00973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.e3933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930811v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster versus ROI analysis to assess combined antiangiogenic therapy and radiotherapy in the F98 rat-glioma model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3933⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.1295 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808105v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic Lesion Localization and Characterization: Application to Brain Tumors Using Multiparametric Quantitative MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin L Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (7), pp.1678-1689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2018.2794918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertonic sodium lactate reverses brain oxygenation and metabolism dysfunction after traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (6), pp.1295-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bja.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of Brain Tumor Vessels Induced by Uniform or Spatially Microfractionated Synchrotron Radiation Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (5), pp.1174-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric MRI including oxygenation mapping of experimental ischaemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Simoes Braga Boisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirschler Lydiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (6), pp.2196-2207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X16662044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric MRI as an early biomarker of individual therapy effects during concomitant treatment of brain tumours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (9), pp.1163-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.3357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (7), pp.6221-6233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the 9L gliosarcoma implanted in the Fischer rat: an orthotopic model for a grade IV brain tumor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.6221-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13277-014-1783-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01077407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvascular MRI and unsupervised clustering yields histology-resembling images in two rat models of glioma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Debacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (8), pp.1354-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2014.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Rome</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Farion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05142308v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861168v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00855558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00855558v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron microbeam radiation therapy induces hypoxia in intracerebral gliosarcoma but not in the normal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (1), pp.143-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel size index measurements in a rat model of glioma: comparison of the dynamic (Gd) and steady-state (iron-oxide) susceptibility contrast MRI approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.218-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00658563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is T2* enough to assess oxygenation? Quantitative blood oxygen level-dependent analysis in brain tumor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 262 (2), pp.495-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.11110518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00753882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Relationship between MR Estimates of Blood Oxygen Saturation and Hypoxia: Effect of an Antiangiogenic Treatment on a Gliosarcoma Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 265 (3), pp.743-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.12112621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of multiparametric MRI in a human glioma model to monitor cytotoxic and anti-angiogenic drug effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Fondraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (5), pp.473-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00607949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a quantitative blood oxygenation level-dependent (qBOLD) approach to map local blood oxygen saturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.393-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring blood-brain barrier status in a rat model of glioma receiving therapy: dual injection of low-molecular-weight and macromolecular MR contrast media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 257 (2), pp.342-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00589222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Blood-Brain Barrier Status in a Rat Model of Glioma Receiving Therapy: Dual Injection of Low-Molecular-Weight and Macromolecular MR Contrast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 257 (2), pp.342-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.10092343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-1512. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142321v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential effect of synchrotron microbeam radiation therapy on intracerebral 9L gliosarcoma vascular networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Preferential Effect of Synchrotron Microbeam Radiation Therapy on Intracerebral 9L Gliosarcoma Vascular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1503-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556537v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tumor angiogenesis in rat brain using iron-based vessel size index MRI in combination with gadolinium-based dynamic contrast-enhanced MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (10), pp.1714-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00381408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (10), pp.1043-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677382v1</w:t>
-              </w:r>
-[...897 lines deleted...]
-                <w:t xml:space="preserve">hal-01253576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixtures of multiple scale distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russel Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Mixture of Linear Mappings in High Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Chen Tu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naisyin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11640,114 +11631,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'IRM multiparamétrique comme indicateur de l'effet de thérapies anti-angiogéniques sur des modèles de gliomes implantés chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11894,51 +11885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05169-1_63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Acquitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naisyin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72069-7_25" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gr&#232;ze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Arnaud de Bussch&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46945-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquitter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilhodes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.666875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenevert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.08.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12370" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lipkova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprosanna Shit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kofler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Collomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.00973" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1783-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077407v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391250v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fehr Delude" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05169-1_63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Mar&#231;al" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montigon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Acquitter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03404444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1960-4_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Steele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chen Tu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naisyin Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Andriatsitoaina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fehr Delude" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gr&#232;ze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Plaindoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courivaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Samalens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X251386228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114151" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72069-7_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Laissue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Arnaud de Bussch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46945-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquitter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilhodes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2022.07.844" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piram" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020286" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825692v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.666875" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Broche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Drevet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocarto.2021.100168" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenevert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.08.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay5279" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Crespy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fricault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01090-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937866v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.594799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12370" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lipkova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprosanna Shit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kofler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Collomb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.00973" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3933" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisinier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2018.01.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545548v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Lemasson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2794918" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04728897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697277v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.03.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Simoes Braga Boisserand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirschler Lydiane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16662044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maisin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3357" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F66748A718703EE4048A7BCA47C8E78E0569E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet Bouchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-014-1783-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119666v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debacker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.90" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855558v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.05.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1VLNTM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rome" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannetier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1734" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033461F2E9055D98853ACAB58C76A1DB7F24A2C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753882v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Farion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Remy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11110518" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12112621" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tizon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fondraz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1603" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4430E8774E09F84DBDCD54A446B9EAFD2B7B2B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589222v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.10092343" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.86" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953393v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Steele" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700053v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>