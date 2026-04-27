--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ignorance de genre en santé : exhumer des savoirs que l’on ignore (encore)</w:t>
+                <w:t xml:space="preserve">Le shaming comme arme morale de dénonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932714v1</w:t>
+                <w:t xml:space="preserve">hal-05004852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le shaming comme arme morale de dénonciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+                <w:t xml:space="preserve">L’ignorance de genre en santé : exhumer des savoirs que l’on ignore (encore)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004852v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer sans discriminer ? Lutter contre les discriminations dans les mondes du théâtre à New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -348,51 +348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration spatiale des mobilisations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -452,51 +452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler les fils du récit comparatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contradictions du théâtre critique new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186-187, pp.80-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports ordinaires au genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Audience Like the Performance ? Comparing Three Types of Political and Social Effects of Artistic Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers " Comment l'art fait la politique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, coll. Paradoxa. Presses Universitaires du Septentrion, coll. Paradoxa., A paraître, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comer Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2020, collection La Fabrique du politique, 9782807613560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicing Dissent. American Artists and the War on Iraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 304p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1481,51 +1481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier l'ordinaire des rapports au genre&amp;quot;, introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-22, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,307 +1544,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être sympa », la bonne morale professionnelle des céramistes d’art : informalité des relations et constitution du groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Bajard</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Clémentine Comer; Bleuwenn Lechaux; Rouxel Pierre. </w:t>
+                <w:t xml:space="preserve">S. Ségas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-50, 2023, Culture et Société, 978-2-37924-339-4</w:t>
+              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106820v1</w:t>
+                <w:t xml:space="preserve">hal-04739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+                <w:t xml:space="preserve">« Être sympa », la bonne morale professionnelle des céramistes d’art : informalité des relations et constitution du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Comer; Bleuwenn Lechaux; Rouxel Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
+              <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-50, 2023, Culture et Société, 978-2-37924-339-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739714v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un malheur de femmes ? Infortunes des militantes engagées dans la gauche radicale des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,51 +1882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer n'est pas consentir. Le harcèlement sexuel dans le théâtre new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences sexistes après #Metoo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.11-41, 2020</w:t>
@@ -2031,488 +2031,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières professionnelles des causes : Des mondes du théâtre new-yorkais mobilisés contre le sida et la guerre en Irak</w:t>
+                <w:t xml:space="preserve">La résistance silencieuse des corps fragilisés. Des performances endeuillées face au spectacle de Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mathieu, Lilian and Roussel, Violaine. </w:t>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières sociales : Enquêtes sur la culture, l’engagement et la politique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Art et Contestation aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231106v1</w:t>
+                <w:t xml:space="preserve">hal-03817290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance silencieuse des corps fragilisés. Des performances endeuillées face au spectacle de Trump</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Violaine Roussel. </w:t>
+                <w:t xml:space="preserve">Les frontières professionnelles des causes : Des mondes du théâtre new-yorkais mobilisés contre le sida et la guerre en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian and Roussel, Violaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et Contestation aux États-Unis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser les frontières sociales : Enquêtes sur la culture, l’engagement et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-156, 2019, Actions collectives, 978-2-7297-1199-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.28696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817290v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03231106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
+                <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bargel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.679-710, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545034v1</w:t>
+                <w:t xml:space="preserve">hal-03941777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
+                <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sommier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif Sombrero. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.679-710, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941777v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How activist plays do politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Roussel, Violaine, Banerji, Anurima (eds), How To Do Politics With Art, Londres/New York, Routledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-88, 2016</w:t>
@@ -2541,51 +2541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'activisme non prédicateur à New-York : le militantisme théâtral des billionaires for Bush et de Reverend Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artistes et la politique : terrains franco-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.219-245, 2010</w:t>
@@ -2783,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.186.0080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comer Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/le-travail-ethique-dans-les-professions-independantes/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/28696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.28696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0276" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.186.0080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comer Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/le-travail-ethique-dans-les-professions-independantes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/28696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.28696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>