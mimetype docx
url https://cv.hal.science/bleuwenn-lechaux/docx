--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le shaming comme arme morale de dénonciation</w:t>
+                <w:t xml:space="preserve">L’ignorance de genre en santé : exhumer des savoirs que l’on ignore (encore)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004852v1</w:t>
+                <w:t xml:space="preserve">hal-04932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ignorance de genre en santé : exhumer des savoirs que l’on ignore (encore)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+                <w:t xml:space="preserve">Le shaming comme arme morale de dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932714v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer sans discriminer ? Lutter contre les discriminations dans les mondes du théâtre à New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -348,51 +348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration spatiale des mobilisations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -452,51 +452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler les fils du récit comparatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contradictions du théâtre critique new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186-187, pp.80-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports ordinaires au genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Audience Like the Performance ? Comparing Three Types of Political and Social Effects of Artistic Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers " Comment l'art fait la politique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, coll. Paradoxa. Presses Universitaires du Septentrion, coll. Paradoxa., A paraître, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comer Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2020, collection La Fabrique du politique, 9782807613560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicing Dissent. American Artists and the War on Iraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 304p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1481,51 +1481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier l'ordinaire des rapports au genre&amp;quot;, introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-22, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,307 +1544,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+                <w:t xml:space="preserve">« Être sympa », la bonne morale professionnelle des céramistes d’art : informalité des relations et constitution du groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Comer; Bleuwenn Lechaux; Rouxel Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
+              <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-50, 2023, Culture et Société, 978-2-37924-339-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739714v1</w:t>
+                <w:t xml:space="preserve">hal-04106820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être sympa », la bonne morale professionnelle des céramistes d’art : informalité des relations et constitution du groupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Bajard</w:t>
+                <w:t xml:space="preserve">Introduction Le militantisme soixante-huitard à Rennes dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clémentine Comer; Bleuwenn Lechaux; Rouxel Pierre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ségas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif à l’Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail éthique dans les professions indépendantes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-50, 2023, Culture et Société, 978-2-37924-339-4</w:t>
+              <w:t xml:space="preserve">Protester à Rennes dans les années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-22, 2023, 9782753592407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106820v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un malheur de femmes ? Infortunes des militantes engagées dans la gauche radicale des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,51 +1882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer n'est pas consentir. Le harcèlement sexuel dans le théâtre new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences sexistes après #Metoo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.11-41, 2020</w:t>
@@ -2031,238 +2031,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance silencieuse des corps fragilisés. Des performances endeuillées face au spectacle de Trump</w:t>
+                <w:t xml:space="preserve">Les frontières professionnelles des causes : Des mondes du théâtre new-yorkais mobilisés contre le sida et la guerre en Irak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Violaine Roussel. </w:t>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian and Roussel, Violaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et Contestation aux États-Unis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser les frontières sociales : Enquêtes sur la culture, l’engagement et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-156, 2019, Actions collectives, 978-2-7297-1199-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.28696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817290v1</w:t>
+                <w:t xml:space="preserve">halshs-03231106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières professionnelles des causes : Des mondes du théâtre new-yorkais mobilisés contre le sida et la guerre en Irak</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Mathieu, Lilian and Roussel, Violaine. </w:t>
+                <w:t xml:space="preserve">La résistance silencieuse des corps fragilisés. Des performances endeuillées face au spectacle de Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières sociales : Enquêtes sur la culture, l’engagement et la politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Art et Contestation aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.28696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03231106v1</w:t>
+                <w:t xml:space="preserve">hal-03817290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2382,51 +2382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How activist plays do politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Roussel, Violaine, Banerji, Anurima (eds), How To Do Politics With Art, Londres/New York, Routledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-88, 2016</w:t>
@@ -2541,51 +2541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'activisme non prédicateur à New-York : le militantisme théâtral des billionaires for Bush et de Reverend Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artistes et la politique : terrains franco-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.219-245, 2010</w:t>
@@ -2783,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0276" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.186.0080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comer Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/le-travail-ethique-dans-les-professions-independantes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/28696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.28696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.186.0080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comer Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/le-travail-ethique-dans-les-professions-independantes/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/28696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.28696" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>